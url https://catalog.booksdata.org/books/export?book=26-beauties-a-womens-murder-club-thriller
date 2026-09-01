--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -162,56 +162,64 @@
     <t>Fiction</t>
   </si>
   <si>
     <t>Crime</t>
   </si>
   <si>
     <t>2026-05-04 00:00:00</t>
   </si>
   <si>
     <t>6.4 x 1.19 x 9.55 inches</t>
   </si>
   <si>
     <t>1.2 pounds</t>
   </si>
   <si>
     <t>Instant New York Times Bestseller!
 From the world's #1 bestselling author, the Women’s Murder Club goes searching for 26 Beauties―young women missing in San Francisco.
 SFPD’s Sergeant Lindsay Boxer's best friend, Claire Washburn, is named medical examiner of the year. But an uninvited guest crashes the Women’s Murder Club's party: a concerned father seeking investigative reporter Cindy Thomas’s help in locating his missing daughter. And she’s not the only one. Lindsay’s been investigating the deaths of a Jane Doe washed up on a nearby beach, and a young woman found in Golden Gate Park.  
 What if all these cases are connected?  
 The answers lie with the 26 Beauties on the run and in the wind.</t>
   </si>
   <si>
     <t>James Patterson is the most popular storyteller of our time and the creator of such unforgettable characters and series as Alex Cross, the Women’s Murder Club, Jane Smith, and Maximum Ride. He has coauthored #1 bestselling novels with Bill Clinton, Dolly Parton, and Michael Crichton, as well as collaborated on #1 bestselling nonfiction, including ‘The Idaho Four,’ ‘Walk in My Combat Boots,’ and ‘Filthy Rich.’ Patterson has told the story of his own life in the #1 bestselling autobiography ‘James Patterson by James Patterson.’ He is the recipient of an Edgar Award, ten Emmy Awards, the Literarian Award from the National Book Foundation, and the National Humanities Medal.</t>
   </si>
   <si>
-    <t>“26 Beauties” is a fast-paced Women’s Murder Club thriller about a disturbing wave of missing young women in San Francisco, and the way one case quickly grows into something much bigger and darker. The story begins with a rare moment of celebration for the group, as Claire Washburn is honored for her work, but the mood changes when a desperate father arrives and asks reporter Cindy Thomas for help finding his missing daughter. At the same time, Sergeant Lindsay Boxer is already investigating the deaths of a young woman found on a beach and another discovered in Golden Gate Park, and the possibility that these cases are connected becomes impossible to ignore.
-[...4 lines deleted...]
-By the end, “26 Beauties” is less about a single murder than about the damage caused when women become commodities and when predators hide behind charm, promises, and mobility. The novel turns a familiar thriller structure into a story about exploitation, fear, and the desperation of families who have nowhere else to turn. It is a tense, emotional, and highly procedural entry in the series, driven by the Women’s Murder Club’s determination to find the missing women before more lives are lost.</t>
+    <t>26 Beauties is the twenty-sixth installment in James Patterson's bestselling Women's Murder Club series. Set in San Francisco, the novel combines police procedural, psychological suspense, and fast-paced crime fiction to tell the story of a chilling investigation into the disappearances of young women. At the center of the novel are Sergeant Lindsay Boxer and her trusted friends—the Women's Murder Club—who once again bring together law enforcement, forensic science, investigative journalism, and legal expertise to uncover the truth behind a series of disturbing crimes. What begins as a few seemingly unrelated cases gradually develops into a far more complex investigation involving vulnerable young women, organized crime, and the hidden dangers that often exist beneath the surface of an ordinary city.
+The story opens on a hopeful note as Lindsay Boxer organizes a surprise celebration for her close friend Claire Washburn, who has been honored as Medical Examiner of the Year. The gathering reflects the deep friendship shared by the members of the Women's Murder Club—Lindsay, Claire, investigative reporter Cindy Thomas, and prosecutor Yuki Castellano. Their personal bond has always been one of the defining strengths of the series, and Patterson uses this moment of happiness to remind readers that these women rely on one another not only professionally but emotionally as well.
+The celebration is interrupted when a desperate father approaches Cindy Thomas, pleading for help in finding his missing daughter. His fear is heartbreaking because he believes that the authorities have not fully recognized the urgency of her disappearance. At nearly the same time, Lindsay is already investigating the deaths of two unidentified young women whose bodies have been discovered under very different circumstances. Initially, these incidents appear unrelated, but certain details begin to suggest that they may be connected. As more reports of missing young women emerge across San Francisco, the possibility of a larger criminal pattern becomes impossible to ignore.
+As the investigation progresses, Patterson carefully builds suspense by revealing that many of the missing women share similar backgrounds. Most are isolated, financially vulnerable, or attempting to escape difficult situations. Some have left abusive relationships, while others are trying to build new lives after traumatic experiences. Their circumstances make them especially susceptible to exploitation, allowing predators to operate without immediately attracting public attention. Rather than portraying the victims as anonymous statistics, the novel emphasizes that each missing woman has dreams, fears, loved ones, and a life worth protecting.
+Lindsay Boxer approaches the investigation with determination and compassion. She recognizes that solving these cases is not simply about identifying a criminal but about giving frightened families answers and preventing additional tragedies. Claire's forensic expertise provides critical medical evidence, Cindy pursues leads through investigative reporting, and Yuki works to ensure that the legal process can ultimately hold the responsible individuals accountable. Each member contributes unique skills, demonstrating why the Women's Murder Club continues to succeed where individual investigators might struggle alone.
+One of the novel's central themes is the vulnerability of people living on the margins of society. Patterson explores how those experiencing poverty, homelessness, addiction, unstable employment, or fractured family relationships can become invisible to the wider public. Their disappearances often receive less immediate attention than those involving more privileged victims. The novel encourages readers to recognize this painful reality while illustrating the importance of treating every missing person's case with equal urgency and dignity.
+Another major theme is trust. Throughout the investigation, characters repeatedly face situations in which appearances prove misleading. Individuals who seem trustworthy sometimes conceal important information, while others who initially appear suspicious turn out to be frightened witnesses rather than criminals. Patterson uses these shifting perspectives to maintain suspense while reminding readers that investigations require patience, careful observation, and a willingness to question first impressions.
+The emotional impact of the novel comes largely from the families searching for missing loved ones. Patterson portrays the uncertainty experienced by parents, siblings, and friends with genuine sensitivity. Not knowing whether someone is alive or dead creates a unique kind of emotional suffering, filled with hope, fear, guilt, and endless unanswered questions. These personal stories prevent the investigation from becoming merely an intellectual puzzle, reminding readers that every missing person's case affects an entire community.
+The friendship among the members of the Women's Murder Club remains one of the book's greatest strengths. Despite demanding careers and personal responsibilities, the four women continue supporting one another through difficult investigations and emotional challenges. Their conversations often provide moments of warmth and humor that balance the darker aspects of the story. This sense of loyalty gives the novel emotional depth beyond its central mystery.
+As Lindsay uncovers additional evidence, the investigation gradually exposes a sophisticated criminal operation targeting vulnerable young women. Rather than acting randomly, the perpetrators exploit fear, isolation, and desperation for their own gain. Patterson steadily increases the tension through short chapters, unexpected discoveries, and carefully timed revelations that keep both investigators and readers questioning what will happen next. The novel avoids presenting crime as glamorous; instead, it emphasizes its devastating human consequences and the courage required to confront it.
+The investigation also highlights the importance of cooperation between different professions. Police officers, forensic specialists, journalists, prosecutors, and even ordinary citizens each contribute pieces of information that eventually help reveal the larger picture. Patterson suggests that justice is rarely achieved through the efforts of a single heroic individual. Instead, it emerges through persistence, teamwork, and the willingness of many people to work toward a common goal.
+Throughout the novel, Patterson explores the emotional burden carried by investigators themselves. Lindsay and her colleagues are deeply committed to protecting others, yet every case leaves lasting psychological effects. They must balance professional objectivity with personal compassion while continuing to face violence and tragedy in their daily work. This human dimension makes the characters feel realistic and relatable despite the high-stakes nature of their investigations.
+Ultimately, 26 Beauties is more than a fast-moving crime thriller. It is a story about perseverance, friendship, justice, and the value of every human life. Beneath the suspense lies an important message about paying attention to those who are easily overlooked and recognizing that behind every missing-person report is an individual whose life matters deeply to someone. Patterson combines gripping mystery with emotional storytelling to create a novel that is both entertaining and thought-provoking.
+By the novel's conclusion, readers are left with a renewed appreciation for the dedication of investigators who refuse to abandon difficult cases and for the strength of communities that come together during times of crisis. 26 Beauties reminds us that justice often requires patience, courage, and compassion, and that even in the darkest circumstances, determination and human connection can help uncover the truth and offer hope to those who need it most.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/16c738e3-409d-4da2-967b-8405f071aa71.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054699</t>
   </si>
   <si>
     <t>Discover 26 Beauties: A Women's Murder Club Thriller by James Patterson. This book is published by Little, Brown and Company in Hardcover format, ISBN 9780316569804, ASIN 0316569801, under Mystery, Thriller and Suspense, Fiction, Crime.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>