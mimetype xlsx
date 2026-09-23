--- v0 (2026-07-18)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -110,120 +110,123 @@
   <si>
     <t>TOC/Excerpt</t>
   </si>
   <si>
     <t>Editorial Reviews</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
-    <t>A Court of Thorns and Roses 7</t>
+    <t>A Court of Forgotten Melody (A Court of Thorns and Roses, 7)</t>
   </si>
   <si>
     <t>Sarah J. Maas</t>
   </si>
   <si>
     <t>Bloomsbury Publishing</t>
   </si>
   <si>
     <t>B0GRC32G8X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Romance</t>
-[...5 lines deleted...]
-    <t>Young Adult</t>
+    <t>Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>Romantic Fantasy</t>
+  </si>
+  <si>
+    <t>Epic Fantasy</t>
+  </si>
+  <si>
+    <t>A Court of Thorns and Roses</t>
   </si>
   <si>
     <t>2027-01-12 00:00:00</t>
   </si>
   <si>
     <t>6.12 x 1 x 9.25 inches</t>
   </si>
   <si>
     <t>1 pounds</t>
   </si>
   <si>
     <t>Sarah J. Maas, the #1 bestselling author of the Court of Thorns and Roses series, returns to the courts of Prythian . . .
 The magic continues in the next exciting installment!
 The full Court of Thorns and Roses series includes:
 1) A Court of Thorns and Roses
 2) A Court of Mist and Fury
 3) A Court of Wings and Ruin
 4) A Court of Frost and Starlight
 5) A Court of Silver Flames
 6) A Court of Thorns and Roses 6: Publishing on October 27, 2026
 Also available from Sarah J. Maas is the bestselling Crescent City series, beginning with House of Earth and Blood, and the bestselling Throne of Glass series, starting with Throne of Glass.</t>
   </si>
   <si>
     <t>Sarah Janet Maas (born March 5, 1986) is a #1 New York Times bestselling American author who has fundamentally shaped the modern "romantasy" genre. Born and raised in Manhattan, Maas spent her childhood exploring museums and reading global fairy tales, though she often felt frustrated by the lack of fierce, compelling heroines in fantasy literature. Drawing inspiration from strong pop-culture figures like Buffy the Vampire Slayer and Sailor Moon, she began writing the stories she wanted to read.
 At sixteen, Maas started drafting a dark twist on the Cinderella fairy tale—imagining her not as a servant, but as a deadly assassin. She serialized the story, originally titled Queen of Glass, on the writing platform FictionPress, where it quickly became one of the site's most popular works. She continued developing her craft at Hamilton College, graduating magna cum laude in 2008 with a degree in creative writing and religious studies. 
 Her debut novel, retitled Throne of Glass, was published by Bloomsbury in 2012 and became a massive international hit, ultimately spanning an eight-book epic series. In 2015, Maas launched her second major series, A Court of Thorns and Roses (ACOTAR). Initially a loose retelling of Beauty and the Beast, the series transitioned her work into the "new adult" and adult fantasy spaces. The ACOTAR series became a viral sensation, largely driven by massive popularity on TikTok. In 2020, she introduced her third ongoing adult urban fantasy series, Crescent City.
 With over 75 million copies sold worldwide and translations in nearly 40 languages, Maas stands as one of the most successful contemporary authors. She currently lives in Pennsylvania with her husband, whom she met in college, and their two children.</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/fd875aa3-7efc-4f1b-a073-dd1c302bee4c.webp</t>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/e927e067-8d32-41c6-9e5c-653f0e06a82d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054721</t>
   </si>
   <si>
-    <t>Discover A Court of Thorns and Roses 7 by Sarah J. Maas. This book is published by Bloomsbury Publishing in Hardcover format, ISBN 9798260200568, ASIN B0GRC32G8X, under Romance, Fantasy, Young Adult.</t>
+    <t>Discover A Court of Forgotten Melody (A Court of Thorns and Roses, 7) by Sarah J. Maas. This book is published by Bloomsbury Publishing in Hardcover format, ISBN 9798260200568, ASIN B0GRC32G8X, under Science Fiction and Fantasy, Romantic Fantasy, Epic Fantasy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -748,82 +751,84 @@
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>928</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>38.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
-      <c r="R2" s="2"/>
+      <c r="R2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>