--- v0 (2026-07-21)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,58 @@
     <t>Mystery, Thriller &amp; Suspense</t>
   </si>
   <si>
     <t>Terrorism Thrillers</t>
   </si>
   <si>
     <t>Political Thrillers</t>
   </si>
   <si>
     <t>2026-08-17 00:00:00</t>
   </si>
   <si>
     <t>6.4 x 1.19 x 9.65 inches</t>
   </si>
   <si>
     <t>1.24 pounds</t>
   </si>
   <si>
     <t>Detective Michael Bennett and army-sniper-turned-NYPD-officer Rob Trilling travel to Montana to investigate a case that crosses state borders and family lines in this thriller from the world's bestselling author.
 In New York City, a series of deadly bombs explodes. Across the river, a military base is burglarized for munitions. In Montana, violence and arson rock a small town outside of Bozeman. Are the incidents related?
 Bennett, Trilling, and the ATF investigate. A single-minded group angry with the government keep turning up in unexpected places, insisting that they’re only trying to make the world a better place. To law enforcement, their claims seem delusional.
 Will words or gunpowder light the next fuse?</t>
   </si>
   <si>
     <t>James Patterson is the most popular storyteller of our time and the creator of such unforgettable characters and series as Alex Cross, the Women’s Murder Club, Jane Smith, and Maximum Ride. He has coauthored #1 bestselling novels with Bill Clinton, Dolly Parton, Michael Crichton, and Viola Davis, as well as collaborated on #1 bestselling nonfiction, including The Idaho Four, Walk in My Combat Boots, and Filthy Rich. Patterson has told the story of his own life in the #1 bestselling autobiography James Patterson by James Patterson. He is the recipient of an Edgar Award, ten Emmy Awards, the Literarian Award from the National Book Foundation, and the National Humanities Medal.</t>
+  </si>
+  <si>
+    <t>In Delusional, the pulse-pounding eighteenth installment of the globally bestselling Michael Bennett series, authors James Patterson and James O. Born deliver another high-stakes masterclass in suspense. The novel thrusts Detective Michael Bennett into one of the most sprawling and complex investigations of his storied career, a case that stretches far beyond the familiar, concrete canyons of New York City and bleeds into the rugged, untamed landscapes of the American West. Known for brilliantly blending breakneck action with the deep, emotional grounding of Bennett’s large, chaotic, and fiercely loving family, this thriller elevates the tension by introducing a threat that is simultaneously deeply personal and horrifyingly national in its scope. The narrative perfectly captures Patterson’s signature breathless pacing, creating an immersive story where the safety of the entire country hangs precariously in the balance, and every ticking second brings a new, unpredictable layer of danger.
+The chaos begins not with a single, isolated incident, but with a series of seemingly disparate, catastrophic events that quickly overwhelm local law enforcement and dominate the national news cycle. In the heart of New York City, the fragile peace is violently shattered when a series of deadly bombs explodes, spreading panic, confusion, and destruction through the crowded streets. Almost simultaneously, just across the Hudson River in New Jersey, a secure military base is brazenly burglarized, resulting in the terrifying theft of highly dangerous munitions and heavy explosives. If these two events were not alarming enough on their own, a third crisis erupts thousands of miles away. In a quiet, unsuspecting small town just outside of Bozeman, Montana, a sudden, brutal wave of arson and murder rocks the tight-knit local community to its core. Initially, the authorities are completely baffled, struggling to find any logical connection between random urban bombings, military-grade looting, and localized rural devastation.
+Recognizing the unprecedented scale and urgency of the threat, Detective Michael Bennett is called in to investigate, tasked with finding the invisible thread connecting these violent, widespread outbursts. He does not face this monumental challenge alone. Bennett is partnered with Rob Trilling, a highly skilled army sniper who has successfully transitioned into a formidable NYPD officer. Together, working closely with federal agents from the ATF, Bennett and Trilling begin the painstaking, high-pressure process of piecing together the fragmented clues. The partnership between the seasoned, instinct-driven Bennett and the tactically precise, combat-tested Trilling provides a compelling dynamic as they navigate a dark maze of domestic terrorism. Their rapidly evolving investigation quickly forces them to leave the familiar jurisdiction of New York and travel deep into the heart of Montana, an environment that strips Bennett of his usual urban advantages and plunges him into unfamiliar, potentially hostile territory.
+As the detectives dig deeper into the mystery, they uncover a chilling and deeply unsettling reality. The coordinated attacks across the country are not the work of a traditional criminal syndicate driven by greed, but rather a single-minded, fiercely anti-government group. At the center of this dangerous, radicalized faction are two enigmatic brothers who keep turning up in the wrong places, acting as the primary architects of the unfolding chaos. What makes these antagonists truly terrifying is not just their access to stolen military explosives, but their unwavering, twisted conviction. The brothers adamantly insist that their violent, destructive actions are completely justified, claiming they are merely trying to make the world a better, purer place. To Bennett, Trilling, and the rest of the law enforcement community, the brothers' justifications are dangerously untethered from reality—their claims are entirely delusional. Yet, this profound, unshakable delusion is exactly what makes them so unpredictable and undeniably lethal.
+Thematic tension continues to build steadily as the investigation crosses both state borders and deeply entrenched family lines. The stark juxtaposition of the antagonists' toxic, destructive brotherhood with Bennett's own fiercely protective devotion to his ten adopted children and his wife, Mary Catherine, serves as the powerful emotional anchor of the novel. Bennett is not just fighting to uphold the law; he is fighting to protect the very fabric of society to ensure a safe future for his family. The narrative asks a harrowing question as the tension escalates to a boiling point: will words and careful negotiation be enough to defuse the next imminent attack, or will gunpowder be the only thing that ultimately stops the looming catastrophe?
+With innocent lives hanging in the balance, the race against time becomes a desperate, pulse-pounding scramble to anticipate the brothers' next move before their dangerous delusions can trigger a massive, nationwide disaster. James Patterson and James O. Born expertly weave an intricate web of suspense, exploring the terrifying psychology of domestic extremism and the catastrophic consequences of radicalized beliefs left unchecked. Delusional forces Michael Bennett to confront adversaries who simply cannot be reasoned with and who view their own murderous acts as righteous, heroic crusades. Ultimately, this thrilling addition to the series promises readers a gripping, action-packed journey that tests its beloved protagonist's physical endurance, his investigative brilliance, and his unwavering moral compass, cementing his status as one of modern fiction's greatest and most enduring detectives.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/c9816977-06cd-4d15-88bf-321e2d8aa9c0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067061</t>
   </si>
   <si>
     <t>Discover Delusional: A Michael Bennett Thriller by James Patterson. This book is published by Little, Brown and Company in Hardcover format, ISBN 9780316569835, ASIN 0316569836, under Mystery, Thriller and Suspense, Terrorism Thrillers, Political Thrillers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -760,66 +768,68 @@
         <v>41</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>