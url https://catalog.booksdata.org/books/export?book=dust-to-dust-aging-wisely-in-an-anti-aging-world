--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,57 @@
     <t>Christian Death &amp; Grief</t>
   </si>
   <si>
     <t>Christian Women's Issues</t>
   </si>
   <si>
     <t>2026-07-21 00:00:00</t>
   </si>
   <si>
     <t>5 x 0.5 x 7 inches</t>
   </si>
   <si>
     <t>8 ounces</t>
   </si>
   <si>
     <t>In This Biblical Meditation, Jen Wilkin Offers Christians a Compelling and Hopeful Perspective on Aging and the Aged
 The world tells us at every turn that aging is a steep descent into irrelevance, one to be avoided at all cost. This false story diminishes not only us but our elders and the time God gives us. But Scripture reveals a markedly different pattern of life, one of increasing value, that calls us to embrace our age and number our days rightly.
 In this extended exploration of aging, Jen Wilkin draws poetic parallels between the first half of life and the second. Exploring the changing realities of caregiving, abilities, and potentiality, she helps us to trace God’s give-and-take design at every stage. Wilkin offers practical insights on body image, honoring the elderly, the essential value of family, and more. She urges us to trade an anti-aging mindset for the pursuit of biblical wisdom, encouraging believers to lean into―not fight―their place in the true story of the arc of life. 
 A Biblical Perspective on Aging: This book is a thought-provoking resource for those in their 20s, middle age, and beyond
 Thoughtful: Using the metaphor of a chiastic poem, Wilkin explores the symmetry of life and helps us find value in each stage
 Practical Application: Invites Christians to reject the world’s lies about age, pursue wisdom, steward their time well, and serve others as image bearers of God
 Written by Bestselling Author Jen Wilkin: Author of None Like Him; In His Image; Women of the Word; and more</t>
   </si>
   <si>
     <t>Jen Wilkin is a speaker, writer, and Bible teacher. She has a background in women’s ministry, and has organized and led studies for women in home, church, and parachurch contexts. Jen’s passion is to see believers become articulate and committed followers of Christ, with a clear understanding of why they believe what they believe, grounded in the Word of God. You can find her at jenwilkin.net.</t>
+  </si>
+  <si>
+    <t>Jen Wilkin’s Dust to Dust: Aging Wisely in an Anti-Aging World is a profound, biblically grounded exploration of growing older in a culture that treats aging as a disease to be eradicated rather than a natural season of life to be embraced. Known for her deeply theological yet highly accessible writing, Wilkin turns her attention to the universal human experience of bodily decline and mortality. She begins by exposing the relentless, exhausting messaging of the modern anti-aging industry, which profits immensely from our collective fear of wrinkles, gray hair, and slowing down. Society insists that youth is the ultimate currency and that we must spend our time, money, and energy fighting the inevitable progression of time. The pervasive influence of social media and filtered realities only amplifies this pressure, creating a modern paradigm where looking old is viewed as a personal failure. Wilkin boldly counters this exhausting narrative with a radically different perspective, arguing that the Christian is called not to desperately cling to the fleeting illusion of eternal youth, but to age wisely, recognizing that our physical limits are an intentional part of God's design that points us toward our ultimate dependence on Him.
+At the heart of Wilkin’s argument is the theological truth found in the book of Genesis, from which the title of the book is derived: "For dust you are, and to dust you shall return." She reminds readers that recognizing our mortality is not meant to be a morbid or depressing exercise, but rather a deeply liberating one. When we accept that we are finite creatures—bound by time, space, and deteriorating physical bodies—we are freed from the exhausting burden of trying to be infinite. Wilkin skillfully connects our fear of aging to our inherent desire to be like God, echoing themes from her previous works on human limitations. By denying our aging, we are essentially denying our creatureliness. Embracing the reality of "dust to dust" allows us to stop fighting a losing battle against the clock and instead focus our energy on cultivating the things that actually endure beyond our physical prime, namely our character, our faith, and our witness to the next generation. It is a call to surrender the illusion of control and rest in the sovereignty of a Creator who numbers our days perfectly.
+The book takes a realistic, unflinching look at the physical and emotional challenges of growing older. Wilkin does not romanticize the pain of failing health, the loss of independence, or the grief of watching peers pass away. She acknowledges the genuine sorrow that accompanies the loss of physical vitality. Instead of offering hollow platitudes, she leans heavily on the Apostle Paul’s encouragement that though our outer self is wasting away, our inner self is being renewed day by day. She challenges the reader to shift their focus from the outward preservation of the body to the inward cultivation of the soul. In an anti-aging world, the mirror becomes the ultimate measure of worth, but Wilkin encourages believers to measure their lives by their growing conformity to the image of Christ. She points out that the visible signs of aging—the gray hairs and the wrinkles—are described in Scripture as a crown of glory when gained in a righteous life. Therefore, the aging Christian is not fading into irrelevance, but is instead ripening in wisdom and spiritual maturity, exchanging the superficial beauty of youth for the deep, enduring beauty of holiness.
+A significant portion of the narrative is dedicated to the vital role that older believers are meant to play within the community of faith. Wilkin sharply critiques the generational segregation that often occurs in modern society and even within the church. When we idolize youth, we inadvertently silence the voices of the elderly, stripping the community of desperately needed wisdom and perspective. Wilkin issues a passionate call for older men and women to step into their roles as mentors, teachers, and spiritual parents. The later years of life are not meant to be a long, self-indulgent retirement disconnected from the life of the church, but a fruitful season of pouring out accumulated wisdom into the lives of younger generations. By sharing their testimonies of God's faithfulness over decades of trials and joys, aging believers provide a crucial anchor for the younger demographic, proving that a life built on the foundation of Christ can withstand the storms of time and the shifting cultural sands.
+Ultimately, Dust to Dust points the reader toward the glorious hope of the resurrection. Wilkin masterfully demonstrates that the Christian can face the physical decline of aging and the inevitability of death without the frantic despair that characterizes the secular world. We do not have to cling desperately to this current, failing body because we have been promised a new, glorified one. Death is not the ultimate end of the story, but the necessary gateway to eternal life in the presence of God. By weaving together deep theological truths with practical, compassionate wisdom, Wilkin provides a much-needed antidote to the world's toxic obsession with youth. The book serves as a beautiful, challenging, and deeply comforting reminder that aging is not a defeat to be feared, but a purposeful journey to be walked with grace, yielding our fading strength to the limitless power of a faithful Creator.</t>
   </si>
   <si>
     <t>“Jen Wilkin’s ministry is a gift to the entire church. In this book, she unmasks the anti-aging messaging we are flooded with in the modern world, inviting us instead to embrace a biblical vision for each different season of life. What this book reveals is surprisingly hopeful and desperately needed in our culture: that, in Christ, aging is not a loss to be feared but God’s appointed path toward fullness and life.”
 ―Gavin Ortlund﻿,﻿ President, Truth Unites; Theologian in Residence, Immanuel Nashville, Tennessee; Visiting Professor of Historical Theology, Phoenix Seminary
 “In a culture that idolizes youth, Jen Wilkin’s Dust to Dust: Aging Wisely in an Anti-Aging World is a timely reminder that growing older is a gift to receive, not a problem to solve. With biblical clarity and theological wisdom, Wilkin reframes aging through the lens of Scripture, exposing the false narratives the world offers. This book will transform how you view the aging process and deepen your understanding of the sacred responsibility to care for the elderly.”
 ―Melissa B. Kruger, author; Vice President of Discipleship Programming, The Gospel Coalition
 “Our image-driven culture, abounding in selfies, filters, and anti-wrinkle serums, warns us to flee from aging lest we fade into insignificance. In Dust to Dust, Jen Wilkin offers a refreshing and direly needed counterpoint to such harmful messaging. Drawing from the chiastic structure and parallelism fundamental to Hebrew poetry, she invites readers into a biblical exploration of God’s good and perfect design throughout the arc of life. Wilkin’s profound observations, keen engagement with Scripture, and practical wisdom promise to guide, enrich, and embolden readers of all ages, inspiring us all to devote every season to God’s glory.”
 ―Kathryn Butler, MD, author of Between Life and Death: A Gospel-Centered Guide to End-of-Life Medical Care
 “In Dust to Dust, Jen Wilkin presents a vision of aging so compelling, it makes me eager for the years ahead. So much of what we hear in culture is about hiding the visible realities of the years we have lived―but Jen offers a more biblical view: that aging is a rare gift to be honored, welcomed, and unconcealed. Yes, our days on this earth are numbered. But while the world trills about finding ways to live forever, Jen reminds us that, in Christ, we already will.”
 ―Laura Wifler, writer, poet, author of This Side of the Sky, and coauthor of Risen Motherhood
 “Jen’s exploration of what God’s word says about life, aging, and wisdom is a gift in the midst of all the pressures that surround us today. It’s a call to reframe our perspective, according to God’s word and his ways. I’m confident you will find Dust to Dust both encouraging and convicting, as I did.”
 ―Ruth Chou Simons, Wall Street Journal bestselling author; artist; Founder, GraceLaced.com</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/b7c80694-db21-485a-b98b-8d8d2ea88ab3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066775</t>
   </si>
   <si>
     <t>Discover Dust to Dust: Aging Wisely in an Anti-Aging World by Jen Wilkin. This book is published by Crossway in Paperback format, ISBN 9798874908027, ASIN B0GL4W27PX, under Christian Books and Bibles, Christian Death and Grief, Christian Women's Issues.</t>
   </si>
@@ -770,68 +777,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>