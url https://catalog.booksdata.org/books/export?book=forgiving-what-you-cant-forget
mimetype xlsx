--- v0 (2026-07-18)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,66 @@
     <t>Christian Faith</t>
   </si>
   <si>
     <t>Women's Christian Living</t>
   </si>
   <si>
     <t>2020-11-17 00:00:00</t>
   </si>
   <si>
     <t>#1 NEW YORK TIMES BESTSELLER
 You deserve to stop suffering because of what other people have done to you.
 Have you ever felt stuck in a cycle of unresolved pain, playing offenses over and over in your mind? You know you can't go on like this, but you don't know what to do next. Lysa TerKeurst has wrestled through this journey. But in surprising ways, she's discovered how to let go of bound-up resentment and overcome the resistance to forgiving people who aren't willing to make things right.
 In Forgiving What You Can't Forget, Lysa’s deep empathy, therapeutic insight, and rich Bible teaching, coming out of more than 1,000 hours of theological study, will help you:
 Learn how to move on when the other person refuses to change and never says they're sorry.
 Walk through a step-by-step process to free yourself from the hurt of your past and feel less offended today.
 Discover what the Bible really says about forgiveness and the peace that comes from living it out right now.
 Identify what's stealing trust and vulnerability from your relationships so you can believe there is still good ahead.
 Disempower the triggers hijacking your emotions by embracing the two necessary parts of forgiveness.
 If you are ready to begin the process of healing and moving forward, Lysa has some words of comfort and encouragement for you as you begin the journey:
 “Dear friend, I understand, deeply and personally, how hard it is when someone does something unchangeable that also feels unforgivable. I've cried countless tears and wrestled through so many questions.
 If you can relate, you're in the right place. Within these pages, your heart will be tenderly held. Your thoughts don't need to be edited. Your resistance is understood. But there are some biblical perspectives to consider that have finally brought peace into my life. And I want the same for you.
 And if no one else has ever said they're sorry for your deep pain, I will. My heart breaks for what breaks so many of us. So, let me take your hand and lead you through how forgiveness is not only possible but is one of the most healing decisions to embrace."</t>
   </si>
   <si>
     <t>Lysa TerKeurst is president of Proverbs 31 Ministries and the author of more than twenty-five books, including It’s Not Supposed to Be This Way and the #1 New York Times bestsellers Forgiving What You Can’t Forget and Uninvited. She writes from her family’s farm table and lives in North Carolina. Connect with her at www.LysaTerKeurst.com or on social media @LysaTerKeurst.</t>
+  </si>
+  <si>
+    <t>Forgiving What You Can't Forget: Discover How to Move On, Make Peace with Painful Memories, and Create a Life That's Beautiful Again by Lysa TerKeurst is a deeply personal Christian book about forgiveness, emotional healing, painful memories, betrayal, and the difficult process of moving forward after someone has hurt you. Rather than treating forgiveness as a simple decision to “let it go,” TerKeurst explores why certain wounds remain emotionally powerful long after the original event has ended. She writes especially for people who have experienced betrayal, broken relationships, rejection, disappointment, abandonment, or other forms of emotional pain and still struggle with memories that refuse to disappear. The central question of the book is not simply, “How do I forgive someone?” but something much more human: How can I forgive when I still remember what happened, when the pain still feels real, and when the person who hurt me may never make things right? Through personal stories, biblical teaching, psychological insights, and practical reflection, TerKeurst argues that forgiveness is possible even when forgetting is not.
+The emotional foundation of Forgiving What You Can't Forget comes from TerKeurst's own experiences with deep relational pain. She does not write about forgiveness from a distant or purely theoretical perspective. Her discussion is shaped by seasons in which she experienced betrayal and the painful consequences of broken trust in her marriage and other relationships. These experiences forced her to confront questions that many people quietly carry: Why does someone else's decision continue to affect my life? Why can I intellectually know that I should forgive while emotionally feeling unable to do so? What happens when the person who caused the wound does not seem sufficiently sorry? And can forgiveness coexist with boundaries, wisdom, justice, and the recognition that something genuinely wrong happened? These questions give the book its compassionate tone because TerKeurst understands that forgiveness is often a long journey rather than a single emotional moment.
+One of the most important ideas in the book is that forgiveness does not mean pretending that the hurt did not happen. People who have been deeply wounded sometimes believe that forgiving requires minimizing their pain, excusing another person's behavior, or acting as though everything is normal again. TerKeurst challenges this understanding. A painful experience can be genuinely wrong, and acknowledging that wrong is an important part of healing. Forgiveness does not erase history, change the facts, or automatically restore trust. Instead, it changes the wounded person's relationship with the offense. The goal is to stop allowing the offense to maintain permanent control over one's emotional life. In this sense, forgiveness is not primarily about declaring that the offender deserves nothing; it is about refusing to remain imprisoned by what the offender did.
+This distinction between forgiveness and forgetting gives the book its title and its central message. TerKeurst recognizes that human beings cannot simply delete painful memories. Sometimes a particular place, date, sentence, photograph, conversation, or ordinary event can bring an old wound rushing back. If remembering means that forgiveness has failed, then many people would feel permanently trapped. TerKeurst instead proposes that healing can occur even when memories remain. The memory may continue to exist, but its power can gradually change. A person can remember something without allowing it to define every present decision. The past can remain part of one's story without becoming the author of one's future.
+Another major theme is the difference between pain and identity. When people experience rejection, betrayal, abandonment, or humiliation, they may gradually begin to interpret themselves through the wound. Instead of thinking, “Someone hurt me,” they begin to think, “I am unwanted,” “I am unlovable,” “I cannot trust anyone,” or “Something is fundamentally wrong with me.” TerKeurst encourages readers to recognize how easily an experience can become an identity statement. Healing therefore involves separating what happened from who a person is. The actions of another human being may reveal something about that person's choices, character, or limitations, but they do not determine the worth of the person who was hurt.
+The book also explores the relationship between forgiveness and anger. Anger is often treated as something spiritually or emotionally undesirable, but TerKeurst acknowledges that anger can be an understandable response to injustice. The important issue is what happens afterward. Unprocessed anger can become resentment, suspicion, bitterness, or an internal replay of the offense. A person may repeatedly revisit conversations, imagine alternative endings, or mentally prosecute the offender long after the actual event has ended. This can create a painful cycle in which the offender continues to occupy space in the victim's thoughts. Forgiveness interrupts that cycle. It does not necessarily eliminate anger immediately, but it begins to loosen the emotional grip that anger and resentment have on the heart.
+A particularly meaningful aspect of Forgiving What You Can't Forget is its treatment of trust and boundaries. TerKeurst makes an important distinction between forgiving someone and automatically trusting that person again. Trust is built through consistent behavior, honesty, accountability, and time. If someone has repeatedly demonstrated that they are unsafe or unreliable, forgiveness does not require a person to abandon healthy boundaries. This is an important corrective to simplistic ideas about Christian forgiveness. A person can release bitterness while still choosing appropriate distance. They can wish someone well while recognizing that reconciliation may not be possible or wise. Forgiveness and reconciliation are therefore not identical. Reconciliation generally requires participation from both people, whereas forgiveness can begin with the person who was wounded.
+TerKeurst also addresses the difficult subject of why God allows people to hurt one another. For Christian readers, forgiveness is ultimately connected to their understanding of God's forgiveness. The book repeatedly brings the discussion back to Scripture and the character of God. Christianity teaches that people are called to forgive because they themselves have received forgiveness, but TerKeurst does not present this as a demand to suppress legitimate emotions. Instead, she encourages readers to bring their confusion, anger, grief, and unanswered questions to God. Prayer becomes less about pretending to be fine and more about honestly bringing the wounded heart into God's presence. The Christian vision of forgiveness therefore becomes a gradual surrender of the desire to control the outcome and a willingness to trust God with justice and healing.
+One of the book's strongest insights is that forgiveness is often a process rather than a one-time decision. A person may sincerely forgive someone and later discover that the memory still hurts. This does not necessarily mean the earlier decision was meaningless. Healing can involve repeated choices: choosing not to rehearse the offense, choosing truth over destructive assumptions, choosing boundaries instead of revenge, and choosing God's perspective when painful memories return. TerKeurst's approach is compassionate toward this uneven process. She recognizes that emotional healing rarely follows a perfectly straight line. Some days may feel peaceful, while other days can unexpectedly reopen old emotions.
+The book also encourages readers to examine the stories they tell themselves about what happened. After betrayal or rejection, people often fill gaps in their knowledge with assumptions: “They did this because I wasn't enough,” “Nobody can ever be trusted,” or “This will always happen to me.” TerKeurst encourages a more careful approach. The goal is not to deny reality but to distinguish facts from interpretations. This becomes an important part of emotional freedom because a painful event can produce secondary wounds through the meaning a person attaches to it. Healing therefore involves not only remembering what happened but reconsidering what that event has been allowed to say about one's future.
+Another recurring idea is the danger of allowing pain to become permanent bitterness. Bitterness can feel justified because it seems to preserve the seriousness of the wrong. Letting go may feel like admitting that the offense was acceptable. TerKeurst argues that the opposite can be true. Forgiveness can acknowledge the seriousness of the offense while refusing to let it continue damaging the life of the person who suffered. In this way, forgiveness is portrayed as an act of freedom. The person who caused the wound may never apologize, understand the damage, or experience the consequences the victim believes are deserved. Waiting for another person's behavior before beginning to heal can therefore keep the wounded person emotionally dependent upon the offender.
+Throughout Forgiving What You Can't Forget, TerKeurst uses biblical stories and passages to illuminate these ideas. Rather than treating Scripture as a collection of easy answers, she uses it to explore difficult human experiences such as betrayal, grief, injustice, mercy, restoration, and trust in God. Forgiveness becomes part of a larger Christian journey in which people learn to surrender control, receive God's grace, and resist allowing suffering to determine the shape of their character. The emphasis is not on becoming naïve about human behavior but on becoming free from the destructive consequences of unresolved pain.
+Ultimately, the main message of Forgiving What You Can't Forget is that you can remember without remaining imprisoned by the memory. You can acknowledge that something terrible happened without allowing that event to define your identity forever. You can forgive without pretending that the relationship is safe. You can establish boundaries without becoming consumed by hatred. You can grieve what you lost while still believing that a beautiful future is possible. And you can bring unresolved questions to God without having every question answered first.
+For readers searching for a book about how to forgive someone who hurt you, how to heal from betrayal, how to let go of resentment, how to forgive without forgetting, how to move on from painful memories, or how Christian forgiveness works, TerKeurst's book offers a compassionate framework. Its deepest invitation is not simply to forget the past but to reclaim the present. The past may always be part of a person's story, but it does not have to control the rest of the story. Forgiveness, in TerKeurst's understanding, is ultimately an act of release: releasing the demand that the past be different, releasing the offender from the role of controlling one's emotional future, and gradually making room for peace, hope, and a life that can become beautiful again.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/cc51f7a3-d829-44ca-a5ed-d681c4d78136.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055703</t>
   </si>
   <si>
     <t>Discover Forgiving What You Can't Forget by Lysa TerKeurst. This book is published by Thomas Nelson in eBook format, ISBN 9780718039882, ASIN B085XNMMHV, under Religion and Spirituality, Christian Faith, Women's Christian Living.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,66 +770,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>