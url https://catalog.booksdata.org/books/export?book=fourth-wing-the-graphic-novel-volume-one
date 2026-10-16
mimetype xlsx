--- v0 (2026-08-16)
+++ v1 (2026-10-16)
@@ -166,51 +166,51 @@
   </si>
   <si>
     <t>Graphic Novel Adaptations</t>
   </si>
   <si>
     <t>2027-04-06 00:00:00</t>
   </si>
   <si>
     <t>1.25 pounds</t>
   </si>
   <si>
     <t>The first volume of a stunning graphic novel edition of the #1 New York Times bestselling phenomenon Fourth Wing, adapted by Rebecca Yarros herself! Enter the brutal and elite world of a war college for dragon riders as you’ve never seen it before…
 This deluxe hardcover edition signed by Rebecca Yarros features a shimmering metallic, foil-stamped cover design, as well as an exclusive art print of Violet and Xaden’s first kiss, packaged in a stylish slipcase.
 Twenty-year-old Violet Sorrengail was supposed to enter the Scribe Quadrant, living a quiet life among books and history. Now, the commanding general―also known as her tough-as-talons mother―has ordered Violet to join the hundreds of candidates striving to become the elite of Navarre: dragon riders.
 But when you’re smaller than everyone else and your body is brittle, death is only a heartbeat away...because dragons don’t bond to “fragile” humans. They incinerate them.
 With fewer dragons willing to bond than cadets, most would kill Violet to better their own chances of success. The rest would kill her just for being her mother’s daughter―like Xaden Riorson, the most powerful and ruthless wingleader in the Riders Quadrant.
 She’ll need every edge her wits can give her just to see the next sunrise.
 Yet, with every day that passes, the war outside grows more deadly, the kingdom’s protective wards are failing, and the death toll continues to rise. Even worse, Violet begins to suspect leadership is hiding a terrible secret.
 Friends, enemies, lovers. Everyone at Basgiath War College has an agenda―because once you enter, there are only two ways out: graduate or die.
 Lavishly illustrated with full-color artwork and adapted by Rebecca Yarros herself, this breathtaking graphic novel features the first half (chapters 1-22) of Fourth Wing, offering an immersive experience for fans of the #1 New York Times bestselling Empyrean series and new readers alike!</t>
   </si>
   <si>
     <t>Rebecca Yarros is the #1 New York Times, USA Today, and Wall Street Journal bestselling author of over twenty novels including Fourth Wing and In the Likely Event. She’s the recipient of the British Book Award for Book of the Year and the Alex Award from the American Library Association. She loves military heroes and has been blissfully married to hers for over twenty years. As the mother of six, when she’s not writing, you can find her at the hockey rink or sneaking in some guitar time. She and her family live in Colorado with their stubborn English bulldogs, two feisty chinchillas, and two cats who rule them all. Having fostered then adopted their youngest, Rebecca is passionate about helping children in the foster system through her nonprofit, One October, which she co-founded with her husband in 2019.</t>
   </si>
   <si>
-    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/7678a82f-406b-4443-8616-4d31e812f3b3.webp</t>
+    <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/75aa0443-1f18-4998-8128-c8bda0c26a8a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069987</t>
   </si>
   <si>
     <t>Discover Fourth Wing, The Graphic Novel: Volume One by Rebecca Yarros. This book is published by Ten Speed Graphic in Hardcover format, ISBN 9780593838372, ASIN 0593838378, under Comics and Graphic Novels, Fantasy Graphic Novels, Graphic Novel Adaptations.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>