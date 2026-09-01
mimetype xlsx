--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -172,50 +172,60 @@
   </si>
   <si>
     <t>13.6 ounces</t>
   </si>
   <si>
     <t>A USA Today bestseller! Give hedgehugs and kisses to your little squeakheart with this pun-tastic, funny baby book, the perfect gift for baby showers, new parents, or any occasion!
 There's no better way to say "I love you" than with a sweet and heartfelt animal pun book! I Love You Like No Otter combines a warm message of love with beautifully illustrated animals families will love to read and share together. From baby shower gifts to bedtime read alouds all year long, this adorable board book is purrfect for anyone you love beary much!
 I love you like no otter. You truly are the best.
 My special little squeakheart, a step above the rest.
 The best book for:
 Babies and toddlers ages 0-3. Made just for their little hands!
 Valentine's Day, Mother's, or Father's Day gifts
 Baby shower gifts for new parents
 Holiday stocking or Easter basket stuffers
 Birthdays and other special moments all year long
 and more!
 More charming stories from Punderland, the perfect gift for any occasion:
 I Love You Slow Much
 You Make My Heart Go Vroom!
 Somebunny Loves You
 I Love You More, Babysaur
 Donut Give Up</t>
   </si>
   <si>
     <t>ROSE ROSSNER is a writer and children's book author who lives with her son and her husky named Dino.</t>
+  </si>
+  <si>
+    <t>I Love You Like No Otter by Rose Rossner, illustrated by Sydney Hanson, is a sweet and playful picture book that turns a simple message of love into a charming collection of animal puns. It is a short board book meant for very young children, but its appeal reaches parents, grandparents, and gift-givers too because it delivers affection in a fun, lighthearted way. Instead of telling a long story with a complicated plot, the book uses rhyming lines, adorable animal families, and cheerful wordplay to say one clear thing over and over: love can be expressed in small, clever, and joyful ways.
+The book moves through a series of animal pairings and family moments, with each page offering a pun-based expression of affection. The title itself sets the tone. “I love you like no otter” is not just a cute phrase; it shows exactly how the rest of the book works. The text keeps finding playful ways to combine animals and emotions, creating lines that are easy to remember and fun to say aloud. The result is a book that feels warm and silly at the same time, which is part of its charm. Young children tend to enjoy repetition, rhythm, and sound, and this book gives them all three in a compact, friendly format.
+What makes the book especially appealing is the way it balances humor and tenderness. The puns are funny enough to make adults smile, but the emotional message stays soft and sincere. It is not trying to be clever just for the sake of being clever. The wordplay is there to support a real feeling of closeness and care. That is why the book works well as a read-aloud for bedtime, naptime, or quiet family moments. It creates a mood of warmth without becoming overly sentimental. The affection feels genuine, but the playfulness keeps it fresh and enjoyable.
+The animals in the book are presented as loving pairs or family groups, and each one reinforces the theme that connection matters. Readers may encounter animals like otters, bears, bees, lions, hedgehogs, bunnies, seals, dogs, and other creatures, all used in ways that turn ordinary descriptions into affectionate jokes. For example, the book plays with ideas like being “beary” much in love or being a “purrfect” pair. These phrases are simple enough for toddlers to repeat, but they also give adults a chance to enjoy the rhythm of the language. The puns work because they are easy to understand and because they turn familiar animal names into expressions of love.
+Sydney Hanson’s illustrations are an essential part of the book’s success. Her art is soft, gentle, and full of charm, which matches the tone of the text very well. The animals are drawn in a way that feels cozy and inviting rather than overly realistic or busy. The illustrations help children connect the words to the animals and the emotions behind them. The pages have a calm, sweet visual style that makes the book feel soothing to look through. The artwork does not compete with the text; it supports it, making each pun feel more complete and memorable.
+The book’s structure is also simple and effective. Because it is so short and direct, it is easy for small children to follow from page to page. There is no need to keep track of a complex storyline or multiple characters with changing goals. Instead, each spread offers a little burst of affection and humor. That makes the book especially good for very young listeners, who often respond best to short patterns and repeated phrases. It can also be read many times without losing its appeal, since the wordplay and illustrations give it a familiar but still enjoyable rhythm.
+Another reason the book stands out is that it works as both a gift and a daily read. It is the kind of book people choose for baby showers, birthdays, Valentine’s Day, Mother’s Day, Father’s Day, or simply as a way to say “I love you” in a memorable format. Its message is universal, but its style makes that message feel personal and special. Because the language is so cheerful and the format is so small and sturdy, it fits naturally into everyday family life. It is the kind of book that children can return to often because it feels comforting, fun, and easy to love.
+Overall, I Love You Like No Otter is a gentle, pun-filled celebration of affection that uses animals, rhyme, and soft illustrations to express love in a way children can enjoy and adults can appreciate. It does not aim for depth or drama. Instead, it offers something simpler and often more lasting: a playful reminder that love can be sweet, funny, and full of warmth. That is what makes the book memorable. It turns a familiar emotion into a cheerful little gift of language, and in doing so, it creates a reading experience that feels both tender and light.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/0487e0ea-fe26-49ee-83d4-58189271531c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055202</t>
   </si>
   <si>
     <t>Discover I Love You Like No Otter by Rose Rossner. This book is published by Sourcebooks Wonderland in Board Book format, ISBN 9781728213743, ASIN 1728213746, under Children's Books, Children's Valentine's Day Books, Children's Parents Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,66 +780,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>