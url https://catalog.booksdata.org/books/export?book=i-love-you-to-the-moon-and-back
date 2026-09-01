--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -161,50 +161,61 @@
   <si>
     <t>Children's Multigenerational Family Life</t>
   </si>
   <si>
     <t>Children's Books on Emotions &amp; Feelings</t>
   </si>
   <si>
     <t>2015-03-03 00:00:00</t>
   </si>
   <si>
     <t>6.44 x 0.65 x 6.63 inches</t>
   </si>
   <si>
     <t>10.4 ounces</t>
   </si>
   <si>
     <t>Show your child just how strong your love is every minute of the day!
 Features a "To" and "From" personalization page, making this sweet board book an ideal gift for baby showers, birthdays, and new parents.
 The sun rises, and a bear and cub begin their day together. They splash in the water, climb mountains, watch the colorful lights in the shimmering sky, and play with friends. They show their love for each other by touching noses, chasing each other, and, of course, hugging and snuggling before bed.
 • A sweet book for babies and toddlers ages 0-3
 • Perfect Mother's Day, Father's Day, Valentine's Day, baby showers, birthdays, and new parents
 • Includes a "To" and "From" personalization page in the front of the book, making this heartwarming book an ideal gift</t>
   </si>
   <si>
     <t>Amelia Hepworth lives in London with her family and two elderly sausage dogs. When she is not writing stories, she enjoys spending time with her little boy and daydreaming in the garden. Usually not at the same time.</t>
+  </si>
+  <si>
+    <t>I Love You to the Moon and Back by Amelia Hepworth, illustrated by Tim Warnes, is a gentle children’s book built around one simple feeling: the deep, steady, and unconditional love between a parent and a child. The story follows a bear and cub through an ordinary day, but the day becomes special because every small activity is turned into an expression of affection. They begin with morning routines, move through play, explore the world around them, and end the day with cuddles, comfort, and a loving bedtime message.
+What makes the book so appealing is its simplicity. The language is easy for young children to follow, and the rhyme gives the story a soft, musical quality that makes it pleasant to read aloud. Rather than building tension or conflict, the book focuses on reassurance. Each page tells a child, in a warm and repetitive way, that they are cherished, protected, and never alone. That message is the real heart of the book, and it is why many parents and caregivers use it as a bedtime story.
+The bear and cub spend their day doing the kinds of things many children know well: they splash in water, climb high, play games, look at the sky, and share quiet moments together. These scenes are not meant to be complicated; instead, they feel familiar and comforting. The relationship between the two bears is shown through small acts of care, like touching noses, being carried, hugging, and snuggling. In this way, the book shows that love is not only found in big declarations, but also in everyday gestures that make a child feel safe and valued.
+The natural world plays an important role in the story. The outdoor setting gives the book a spacious, peaceful feeling, with mountains, water, stars, and open skies helping to frame the bond between the bears. This setting makes the love in the book feel larger than a single moment or place. When the bear says, “I love you to the moon and back,” the phrase becomes a symbol of love that is vast, endless, and impossible to measure. It is a simple line, but it carries the emotional weight of the whole story.
+Tim Warnes’s illustrations are a major part of the book’s charm. The artwork is described as warm, whimsical, and expressive, and it helps the story feel alive even though the text is very minimal. The bears’ body language does a lot of the storytelling, showing joy during play, tenderness during quiet moments, and deep comfort at bedtime. For young readers, the illustrations are not just decoration; they are part of the emotional message, reinforcing the sense of closeness and security that the words suggest.
+The book is often described as more than just a bedtime story because it speaks directly to a universal human experience: the wish to tell a child, in the strongest possible terms, how loved they are. It does this without using difficult ideas or heavy emotions. Instead, it relies on rhythm, repetition, and affectionate images to create a feeling of calm and belonging. That is why the book works well as a gift for new parents, baby showers, birthdays, or any moment when someone wants to express love in a gentle, memorable way.
+Another reason the book resonates is that it does not try to teach through rules or lessons. Its message is emotional rather than instructional. It shows a relationship in which love is constant through play, care, and rest, and that constancy is what makes the story feel reassuring. Children respond to patterns and repetition, and the book uses those tools very effectively. Repeated expressions of love make the bond between the bears feel dependable, while the soft bedtime ending gives the story a sense of closure and peace.
+The title itself captures the spirit of the book perfectly. “To the moon and back” suggests distance beyond measure, and the book uses that image to express a love that has no clear limit. In a child’s world, that kind of phrase is easy to grasp even if it is not literally possible. It becomes a playful way of saying “I love you more than words can measure,” which is exactly the kind of message this book wants to leave behind.
+Overall, I Love You to the Moon and Back is a tender, comforting picture book that celebrates love in its simplest and purest form. It is not meant to surprise readers with plot twists or complex ideas. Instead, it offers something quieter and often more powerful: the feeling of being held, seen, and loved completely. That is what makes the story lasting. It reminds both children and adults that the strongest kinds of love are often shown in small moments, repeated every day, until they become part of the child’s sense of the world.</t>
   </si>
   <si>
     <t>As the day begins, Mother Bear and her cub enjoy their time together. They play in the water as they have their morning bath time. Mother Bear makes Cub tall by putting Cub up on her shoulders and carrying Cub to the top of the mountaintop, but Cub needs to hold on really tight. They study the sky and think about all the ways they can show love for each other — when they are touching noses, playing chasing games, or visiting with their friends. They snuggle with each other at the end of the day, and Mother Bear declares her love for her little cub. Amelia Hepworth has written a very sweet little story that will help the youngest listeners to settle down at the end of the day for bedtime. The text is written in perfect metrical rhyme. The real star here, though, is the gorgeous illustrations by Tim Warnes. Every page is filled with charming characters and pretty backgrounds in soft colors. Those cute bears and other woodland creatures will keep young listeners engaged. This is a sweet little book, but there is nothing new or fresh here. --Los Angeles Book Review</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/24406da8-c472-45cf-8bfc-51d522598c4f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055396</t>
   </si>
   <si>
     <t>Discover I Love You to the Moon and Back by Amelia Hepworth. This book is published by Tiger Tales in Board Book format, ISBN 9781589255517, ASIN 1589255518, under Children's Books, Children's Multigenerational Family Life, Children's Books on Emotions and Feelings.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -762,68 +773,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>