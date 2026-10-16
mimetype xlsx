--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -174,50 +174,66 @@
     <t>The Pink Faux Leather Giant Print Full-size King James Version Bible with Thumb Index is the perfect Bible for the woman who raised you—be it a mother, grandmother, aunt, teacher, or mentor. The easy-to-read 14-point type print will ease the strain on her eyes when she settles in for her daily quiet time with the LORD. The Bible's soft blossom pink cover is accented with a heat-debossed frame that is embellished with intricate scrollwork. The gold-foiled title and heat-debossed version reference are displayed within this frame.  
  HOLY BIBLE KING JAMES VERSION On the spine, the heat-debossed version reference is placed at the top, followed by the gold-foiled title that is flanked by a triple gold-foiled faux spine ribbing design. Gilt-edged pages add extra luster to the feminine design. The Smyth-sewn flexcover opens completely flat without damaging the spine. A soft pink satin ribbon marker and thumb-indexing tabs offer an easy way to navigate and mark your Bible.The easy-to-read 14-point type allows you to read your Bible without eye strain and enable you to read the giant print Bible from a fair distance—no need to hold it up close.Essential study resources include double-column formatting, a thematic Scripture verse finder, 8 full-color maps, the words of Christ printed in red ink, and a one-year Bible reading plan.Bible scholars will appreciate that this Bible is printed in the original 1769 text with the addition of reader-friendly subheadings. A presentation page is included to personalize when you give this Bible on a special occasion.  The Bible comes packaged in a full-color printed cardstock sleeve.If you are looking for a unique gift for Mother's Day to honor the woman who raised you, consider the Pink Faux Leather Giant Print Full-size King James Version Bible with Thumb Index.  
 Elaborate heat-debossed scrollwork frame design 
 Pink faux leather cover 
 Flexcover 
 Classic King James Version 
 Full-size Bible 
 Gold foiled titles 
 Thumb-indexing tabs 
 Satin ribbon marker 
 1400 gilt-edged pages 
 Presentation page 
 Lay-flat Smyth-sewn binding 
 Reader-friendly subheadings 
 Double-column format 
 Words of Christ in red 
 Thematic Scripture verse finder 
 One-year Bible reading plan 
 8 full-color maps 
 Giant print 14-point type 
 Packaged in full-color printed cardstock sleeve 
 Size: 9.7" x 6.7" x 1.5" (246 x 170 x 38mm)</t>
   </si>
   <si>
     <t>Our motto is faith, hope and love and our purpose is to celebrate what is good, true and beautiful through the products we create. Our unique line of gifts offers countless ways to affirm a friendship, encourage a loved one, congratulate a success, love a neighbor or remind someone of their faith.</t>
+  </si>
+  <si>
+    <t>The KJV Holy Bible by Christian Art Publishers is a presentation of the classic King James Version (KJV) of the Bible, the English translation that has influenced Christian worship, literature, preaching, and devotional reading for centuries. Unlike an ordinary novel or nonfiction book, the Bible does not have one continuous storyline written by a single author. It is a collection of 66 books, written across different historical periods and literary forms, yet Christians read it as one overarching story of God's relationship with humanity. From creation and the fall of humankind to Israel's history, the ministry of Jesus Christ, the birth of the Christian church, and the promise of a renewed creation, the KJV Bible presents a sweeping account of creation, sin, redemption, faith, judgment, grace, and hope. Christian Art Publishers' edition preserves the traditional KJV language while presenting the biblical text in a format designed for personal reading, reflection, worship, and study.
+The story begins in Genesis, with the famous declaration that God created the heavens and the earth. Creation is presented as purposeful rather than accidental, with humanity given a distinctive place within God's created order. Adam and Eve live in the Garden of Eden until they disobey God's command, introducing sin, shame, suffering, and death into the human story. The early chapters of Genesis then describe humanity's increasing rebellion through events such as Cain and Abel, the Flood, and the Tower of Babel. These stories establish a central biblical theme: human beings possess dignity because they are created by God, but they are also deeply affected by sin and repeatedly struggle to live according to God's will.
+The biblical story then narrows from humanity as a whole to one particular family. God calls Abraham, promising that through him a great nation will arise and that his descendants will become a blessing to others. Abraham's story, followed by those of Isaac, Jacob, and Joseph, establishes the foundations of Israel. Joseph's journey from favored son to slave and eventually a powerful administrator in Egypt illustrates another recurring biblical theme: circumstances that appear disastrous can ultimately become part of a larger purpose. The story continues with the Israelites' enslavement in Egypt and their dramatic deliverance under Moses.
+The books of Exodus through Deuteronomy describe the formation of Israel as a covenant people. God delivers the Israelites from Egypt, gives them the Law, and establishes a covenant with them. The Ten Commandments and other laws provide a moral and religious framework for their communal life. Yet the wilderness journey repeatedly demonstrates the tension between God's faithfulness and human disobedience. Israel receives guidance and provision but frequently complains, doubts, and turns toward other gods. The Old Testament therefore does not portray its central figures as flawless heroes. Instead, it honestly records their failures alongside their faith.
+The historical books that follow describe Israel's settlement in the Promised Land, the period of the judges, and the rise of the monarchy. Figures such as Joshua, Samson, Samuel, Saul, David, and Solomon occupy major roles. David becomes one of the Bible's most important kings, remembered not because he is perfect but because of his relationship with God and his repeated return to repentance. His sins, particularly his actions involving Bathsheba and Uriah, demonstrate the seriousness of moral failure even among God's chosen leaders. Solomon's reign brings prosperity and the construction of the temple, but his later spiritual compromises contribute to the kingdom's eventual division.
+The books of Kings and Chronicles continue the story of Israel and Judah, describing political instability, idolatry, warfare, and the rise of prophets who call the people back to God. Eventually, both kingdoms experience devastating consequences, including exile. The prophetic books interpret these historical events not merely as political disasters but as spiritual crises. Prophets such as Isaiah, Jeremiah, Ezekiel, and Daniel, along with the twelve shorter prophetic books, confront injustice, idolatry, corruption, and disobedience while also offering messages of hope. Their writings repeatedly point toward restoration and, from a Christian perspective, contain promises that find their ultimate fulfillment in Jesus Christ.
+The Psalms, Proverbs, Job, Ecclesiastes, and the other wisdom and poetic books provide a more intimate exploration of human experience. The Psalms contain prayers and songs about worship, fear, grief, gratitude, anger, repentance, and hope. They show that biblical faith has room for honest emotion. Proverbs offers practical wisdom concerning speech, work, relationships, discipline, money, pride, and character. Job wrestles with one of life's hardest questions: why do righteous people suffer? Ecclesiastes reflects on the temporary nature of earthly achievement and asks what truly gives life meaning. Together, these books make the Bible feel remarkably human because they acknowledge confusion and pain while continually returning to God.
+The New Testament begins with the four Gospels—Matthew, Mark, Luke, and John—which tell the life, teachings, death, and resurrection of Jesus Christ. For Christianity, Jesus is the center of the entire biblical story. The Gospels present Him as the promised Messiah and Son of God who announces God's kingdom and calls people to repentance, faith, love, forgiveness, and discipleship. His teachings challenge conventional ideas about greatness, wealth, religious status, revenge, and neighborly love. Jesus repeatedly emphasizes the heart behind religious behavior, teaching that genuine righteousness involves more than outward observance.
+The final portion of Jesus' earthly ministry moves toward Jerusalem, where He is betrayed, arrested, tried, crucified, and buried. The resurrection on the third day becomes the defining event of Christian faith. The New Testament presents Jesus' death as central to God's work of salvation and His resurrection as the decisive victory over death. For Christians reading the KJV Bible, this is the point toward which much of the Old Testament narrative has been moving: humanity's problem of sin is answered through Christ's redemptive work.
+The Book of Acts then describes what happens after Jesus' resurrection and ascension. Empowered by the Holy Spirit, Jesus' followers begin proclaiming the gospel. The Christian movement spreads from Jerusalem into the wider Roman world. Peter plays a major role in the early church, while Paul becomes one of Christianity's most influential missionaries. Paul's conversion is especially significant because he moves from persecuting Christians to becoming a passionate advocate for the faith. Acts portrays the early church as diverse, imperfect, courageous, and frequently persecuted.
+The New Testament letters provide practical and theological teaching for Christian communities. Romans explores sin, grace, faith, justification, and salvation. First and Second Corinthians address divisions, morality, spiritual gifts, resurrection, and Christian love. Galatians emphasizes salvation through faith rather than dependence on religious law. Ephesians, Philippians, Colossians, and the other letters discuss Christian identity, unity, humility, perseverance, relationships, leadership, suffering, and spiritual maturity. The letters of Peter, John, James, Jude, and others similarly encourage believers to live faithfully in a difficult world.
+The New Testament closes with Revelation, a highly symbolic book filled with visions of judgment, conflict, perseverance, and ultimate victory. Although its imagery can be difficult to interpret, its broad message is one of hope: evil does not have the final word. The Bible's closing vision is of a renewed creation in which God dwells with His people. The story that began with creation and humanity's separation from God therefore concludes with restoration, God's presence, and the defeat of death.
+One of the most distinctive features of the KJV Holy Bible is its language. The King James Version uses an older form of English characterized by words and expressions such as “thee,” “thou,” “hath,” and “wherefore.” Its rhythmic sentences and memorable phrasing have had an enormous influence on English-speaking Christianity and literature. For many readers, the traditional language creates a sense of reverence and continuity with generations of Christians who have read the same translation. At the same time, readers unfamiliar with Early Modern English may find some passages less immediately accessible, making patience and supplementary study helpful.
+Ultimately, the KJV Holy Bible by Christian Art Publishers is not simply a book to summarize because its purpose extends beyond telling a story. It is a collection of sacred writings intended to shape belief, character, worship, and daily life. Its overarching narrative moves from creation to fall, covenant to prophecy, Christ to redemption, church to final restoration. It addresses universal human questions about suffering, morality, death, forgiveness, purpose, love, and hope. Whether approached as Scripture, literature, history, or a foundational document of Christian civilization, the KJV Bible remains one of the most influential books ever published. Its central Christian message is ultimately a message of reconciliation: humanity, separated from God by sin, is offered forgiveness and new life through Jesus Christ, while the final hope of Scripture is not escape from creation but its renewal and the restoration of God's presence with His people.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/22619ce1-3ea4-47ce-aef0-977a9b5dcd66.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055866</t>
   </si>
   <si>
     <t>Discover KJV Holy Bible by Christian Art Publishers. This book is published by Christian Art Publishers in Leather Bound format, ISBN 9781432133115, ASIN 143213311X, under Christian Books and Bibles, Christian Bibles, Christian Faith.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,66 +786,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>