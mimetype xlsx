--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -169,50 +169,60 @@
   </si>
   <si>
     <t>2026-06-30 00:00:00</t>
   </si>
   <si>
     <t>L. E. Modesitt, Jr., New York Times bestselling fantasy author, continues his sweeping Saga of Recluce series and concludes his four book story arc (From the Forest, Overcaptain, and Sub-Majer's Challenge).
 The Mirror Lancer Alyiakal has been ordered to Mirror Lancer Headquarters and promoted to Subcommander, ostensibly to advise the high command on tactics—except t Alyiakal’s successful military campaigns have removed most external threats to the Empire of Light.
 The external threats to Cyador are nothing next to the internal threats of a weak emperor controlled by his manipulative empress, a ruthless Merchanter clan embezzling the Empire's finances, an indecisive high commander of the Mirror Lancers, and a power struggle among the Magi’i.
 Alyiakal will navigate the dangerous streets and politics of Cyador and meet his destiny.
 Saga of Recluce
 #1 The Magic of Recluce / #2 The Towers of the Sunset / #3 The Order War / #4 The Magic Engineer / #5 The Death of Chaos / #6 Fall of Angels / #7 The Chaos Balance / #8 The White Order / #9 Colors of Chaos / #10 Magi’i of Cyador / #11 Scion of Cyador / #12 Wellspring of Chaos / #13 Ordermaster / #14 Natural Order Mage / #15 Mage-Guard of Hamor / #16 Arms-Commander / #17 Cyador’s Heirs / #18 Heritage of Cyador / #19 The Mongrel Mage / #20 Outcasts of Order / #21 The Mage-Fire War / #22 Fairhaven Rising/#23 From the Forest/ #24 Overcaptain/ #25 Sub-Majer's Challenge/ #26 Last of the First
 Story Collection: Recluce Tales
 Other Series by L.E. Modesitt, Jr.
 The Grand Illusion
 The Imager Portfolio
 The Corean Chronicles
 The Spellsong Cycle
 The Ghost Books
 The Ecolitan Matter
 At the Publisher's request, this title is being sold without Digital Rights Management Software (DRM) applied.</t>
   </si>
   <si>
     <t>No matter what anyone claims, writers are made, not born, and what and how they write is the result of just how they were made… or how they made themselves. I began by writing poetry, which was published only in small magazines, and then went on to write administrative reports while I was a U.S. Naval aviator, followed by research papers, speeches, economic and technical studies, and policy and briefing papers. Along the way, I’ve been a delivery boy; a lifeguard; an unpaid radio disc jockey; a U.S. Navy pilot; a market research analyst; a real estate agent; director of research for a political campaign; legislative assistant and staff director for U.S. Congressmen; Director of Legislation and Congressional Relations for the U.S. Environmental Protection Agency; a consultant on environmental, regulatory, and communications issues; a college lecturer and writer in residence; and unpaid treasurer of a civic music arts association.
 As a result, my writing tends to incorporate all of the above, in addition to the science fiction I read from a very early age. After more than eighty published novels, and fifty short stories, it’s fairly clear to me that “what kind of writer” I am for readers tends to depend on which of my books each reader has read.
 Along the way, I’ve weathered eight children, a fondness for three-piece suits [which has deteriorated into a love of vests], a brown Labrador, a white cockapoo, an energetic Shih-tzu, a plethora of scheming dachshunds, a capricious spaniel, a crazy Saluki-Aussie, and three very individualist cats. In 1989, to escape nearly twenty years of occupational captivity in Washington, D.C., I escaped to New Hampshire. There I was fortunate enough to find and marry a lovely lyric soprano, and we moved to Cedar City, Utah, in 1993, where she directs the voice and opera program at Southern Utah University and where I attempt to create and manage chaos in the process of writing.</t>
+  </si>
+  <si>
+    <t>Last of the First by L. E. Modesitt Jr. is the twenty-sixth installment in the sweeping Saga of Recluce epic fantasy series and serves as the grand conclusion to a compelling four-book narrative arc. Following the events of From the Forest, Overcaptain, and Sub-Majer's Challenge, this novel brings the chronicle of the Mirror Lancer Alyiakal to a dramatic and deeply political close. While the earlier books in this specific arc focused heavily on Alyiakal’s military campaigns and his efforts to secure the outer borders of the Empire of Light, this concluding chapter shifts the battlefield from the rugged frontiers to the treacherous, gilded halls of the capital city. Modesitt masterfully pivots the narrative from physical combat against external raiders to a high-stakes game of survival against internal corruption, offering a nuanced exploration of power, duty, and institutional decay.
+The story is set in Cyador, an ancient and formidable empire founded by the descendants of technologically advanced beings who wielded chaos to power incredible machinery. By Alyiakal’s era, which takes place chronologically early in the overarching Recluce timeline, the cracks in this once-perfect society are beginning to show. The chaos-fueled technology, from advanced transport to the formidable firelances, is slowly failing as the magical collection towers lose their efficiency. Furthermore, the mysterious Great Forest is physically impinging on the empire's protective Wall, a constant reminder of the creeping environmental threats. It is against this backdrop of gradual decline that Alyiakal must operate, defending a society that is slowly losing the very foundations of its historical supremacy.
+Having successfully neutralized the most pressing external threats to Cyador through his brilliant and often unorthodox military campaigns, Alyiakal is recalled to the capital city of Cyad. He is promoted to the rank of Subcommander and assigned to Mirror Lancer Headquarters. Officially, his new role is Tactics and Regional Information Officer, a position ostensibly created so he can advise the high command on strategic matters. He is also given the heavy responsibility of protecting Laartol, the Captain-Commander and second-in-command of the Mirror Lancers, whose life is at constant risk in the volatile political climate. However, Alyiakal quickly discovers that his battlefield promotions and tactical genius offer little protection against the lethal politics of the capital.
+Upon settling into his new post, Alyiakal finds an empire rotting from the inside out. The apex of Cyador’s leadership is dangerously compromised. The current emperor is a notoriously weak and ineffective ruler who only ascended to the throne because his half-brother was deemed too mentally unstable to rule. This vacuum of strong leadership has been eagerly filled by the empress, a woman characterized by her deep insecurities and manipulative dominance, effectively pulling the strings of the empire to serve her own ends. This compromised leadership allows widespread corruption to flourish unchecked throughout the capital's sprawling bureaucracy.
+Beneath the royal family, the functional pillars of the empire are equally compromised. A completely ruthless Merchanter clan has essentially taken the empire’s economy hostage, blatantly embezzling state finances to enrich themselves. They operate with such lethal efficiency and terrifying impunity that no other merchant houses dare to stand against them, fearing immediate financial ruin or outright assassination. Meanwhile, the military and magical institutions that should protect the state are paralyzed. The high commander of the Mirror Lancers is hobbled by chronic indecision, leaving the army rudderless, while the powerful Magi'i are entirely consumed by their own bitter internal power struggles, ignoring the broader existential crises facing Cyador.
+As Alyiakal attempts to navigate this labyrinth of deceit, he begins to forge connections with the "second tier" of the empire’s elite—competent administrators, lesser nobles, and junior officers. Through them, he realizes a terrifying truth: almost everyone is acutely aware of the empire's disastrous trajectory and deeply unhappy with the current state of affairs, yet they are entirely paralyzed by fear. To speak out or take action against the empress, the corrupt Merchanters, or the warring Magi'i is to invite almost certain death or permanent exile.
+Realizing that the empire he has bled for is on the verge of collapsing under the weight of its own corruption, Alyiakal understands that he can no longer remain a simple soldier following orders. Reluctantly, he recognizes that he must take control for the greater good of Cyador. Aided by his close ally and partner Saelora, Alyiakal transitions from military tactician to a political mastermind. He uses his position within the Mirror Lancers to systematically expose the rot, leveraging regional intelligence and tactical precision to outmaneuver the entrenched powers. He is forced to dodge assassination attempts and navigate magical coercion, answering financial blackmail with cold, calculated military efficiency.
+In the novel’s gripping climax, Alyiakal’s decisive actions effectively dismantle the most dangerous factions threatening the capital, neutralizing the paralyzing elements within the military and forcing a massive restructuring of Cyador’s power dynamics. While his interventions successfully save the Empire of Light from immediate internal ruin, they also inadvertently establish the intense structural and political tensions that will define Cyador’s history for centuries to come, directly preceding the timeline of later books like Magi'i of Cyador. Ultimately, Last of the First is a masterclass in political fantasy, delivering a deeply satisfying conclusion to Alyiakal's arc while exploring the heavy, often morally gray burdens of leadership and the profound sacrifices required to maintain order in a decaying world.</t>
   </si>
   <si>
     <t>Praise for From the Forest
 “In the tradition of Pern, Darkover, and the Vorkosigan saga, the Saga of Recluce series is sf with fantasy woven throughout that illuminates a vast, imaginary world.”—Booklist
 “It’s a good time and pure comfort food. Bring on the next.”—Nerds of a Feather
 “Modesitt takes his Saga of Recluse series in a new direction in its 23rd volume (after Fairhaven Rising), an atmospheric adventure tale that stands surprisingly well on its own.”—Publishers Weekly
 Praise for Fairhaven Rising
 “Extraordinary.” —Publishers Weekly
 Praise for The Mongrel Mage
 USA Today Bestseller
 “No writer does it better.”—Kirkus
 “Smart, thoughtful, and entertaining.”—Pat's Fantasy Hotlist
 Praise for Outcasts of Order
 USA Today Bestseller
 “Always a pleasure to abide in Modesitt's universe, if only for a few hours or days.”—Kirkus Reviews
 Praise for The Mage-Fire War
 USA Today Bestseller
 “Readers with a fondness for family sagas will appreciate the focus on day-to-day life”—Publishers Weekly
 “I don’t think I’ve disliked a single one of Modesitt’s Recluce books but I was still a bit surprised . . . how quickly [The Mage-Fire War] has become one of my favorite books in the series.”—The Arched Doorway</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/7e854366-be1d-4926-956b-09dad48f18fd.webp</t>
   </si>
   <si>
     <t>Active</t>
@@ -782,68 +792,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>