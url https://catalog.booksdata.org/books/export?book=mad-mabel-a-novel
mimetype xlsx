--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -164,56 +164,64 @@
   <si>
     <t>2026-04-21 00:00:00</t>
   </si>
   <si>
     <t>6.5 x 1.2 x 9.55 inches</t>
   </si>
   <si>
     <t>1 pounds</t>
   </si>
   <si>
     <t>INSTANT NEW YORK TIMES BESTSELLER
 From New York Times bestselling author Sally Hepworth comes a twisty tale of justice, redemption, and one irrepressible woman who’s not done breaking the rules just yet.
 Meet Elsie Mabel Fitzpatrick: eighty-one years old, gloriously grumpy, fiercely independent, and never without a hot cup of tea―or a cutting remark. She minds her own business in her quiet Melbourne suburb, until a neighbor turns up dead and the whispers start flying.
 Because Elsie hasn’t always been Elsie. Once upon a headline, she was Mad Mabel Waller―Australia’s youngest convicted murderer. But was she really mad, or just misunderstood? Either way, she’s kept her secret buried for decades.
 Enter seven-year-old Persephone, a relentless little chatterbox who has just moved in across the road (armed with stickers, questions, and no sense of personal boundaries); Joan, who appears to have it in for Elsie; and a healthy dose of public interest―the cops are sniffing around, and the media is circling like seagulls at a picnic.
 So Mabel does what she’s always done best―she takes matters into her own hands.
 Is she a cantankerous old lady with a shady past? A cold-blooded killer with arthritis? Or just someone who’s finally ready to tell her side of the story?
 Sharp, surprising, and wickedly funny, this is the unforgettable story of a woman who’s spent a lifetime being underestimated―and is about to prove everyone wrong. Again.</t>
   </si>
   <si>
     <t>Sally Hepworth is the New York Times bestselling author of nine novels, including The Good Sister and The Soulmate. Her latest novel, Darling Girls, was released in Australia in September 2023, and will be released in North America in April 2024.
 Drawing on the good, the bad and the downright odd of human behaviour, Sally writes incisively about family, relationships and identity. Her domestic thriller novels are laced with quirky humour, sass and a darkly charming tone. They are available worldwide in English and have been translated into twenty languages.
 Sally lives in Melbourne, Australia, with her three children and one adorable dog. She has recently taken up ocean swimming (or to put it more accurately, ocean dipping)</t>
   </si>
   <si>
-    <t>“Mad Mabel” by Sally Hepworth is a twisty mystery about an elderly woman, Elsie Mabel Fitzpatrick, who has spent decades hiding a dangerous past. At eighty-one, she lives quietly on Kenny Lane, a street she has called home for sixty years, and most people see her as just a grumpy, private old lady who likes keeping an eye on everyone else’s business. But beneath that ordinary image is a history she has worked hard to bury, because long ago she became known as “Mad Mabel,” a name tied to murder and scandal. The novel moves between the present day and the past, slowly revealing how Elsie became the person she is and why her life has been defined by secrecy, fear, and survival.
-[...4 lines deleted...]
-At its heart, Mad Mabel is a story about memory, reputation, and the damage caused by assumptions. It explores how a person can be reduced to a nickname, a headline, or a rumor, while the full truth remains buried for years. Sally Hepworth uses humor, tenderness, and suspense to create a novel that is both entertaining and emotionally layered. The book is not only about solving a death, but about understanding how a woman who was once a frightened child became an elderly suspect, and whether justice can ever fully separate fact from the stories people tell about each other.</t>
+    <t>Mad Mabel by Sally Hepworth is a compelling blend of domestic mystery, psychological suspense, and emotional family drama. Set in suburban Melbourne, Australia, the novel follows an unforgettable elderly woman whose carefully hidden past suddenly resurfaces after a mysterious death in her quiet neighborhood. Through alternating timelines, Hepworth explores how childhood trauma, public judgment, memory, and the search for justice can shape an entire lifetime. While the novel contains the tension of a thriller, its true strength lies in its deeply human characters and its thoughtful exploration of guilt, redemption, and second chances.
+The story centers on Elsie Mabel Fitzpatrick, an eighty-one-year-old woman who has spent decades living a quiet, orderly life. She is known by her neighbors as sharp-tongued, independent, and someone who prefers her own company. Although she often appears grumpy and impatient, there is a quiet dignity beneath her tough exterior. Her peaceful routine is shattered when an elderly neighbor is found dead under suspicious circumstances. What initially seems like an isolated incident soon attracts police attention and media scrutiny, forcing long-buried secrets into the open.
+As investigators begin asking questions, the public discovers that Elsie has not always been known by that name. Many decades earlier, she was Mabel Waller, a fourteen-year-old girl who became Australia's youngest convicted murderer. Newspapers at the time sensationalized her case, giving her the unforgettable nickname "Mad Mabel." Although she has spent most of her adult life trying to leave that identity behind, the discovery of her past turns her once again into the focus of national attention.
+The novel unfolds through two interconnected timelines. One follows elderly Elsie in the present as she deals with police investigations, intrusive reporters, suspicious neighbors, and painful memories she has tried to suppress for over sixty years. The second timeline takes readers back to the 1950s, revealing Mabel's troubled childhood and the chain of events that led to her infamous conviction. As both stories progress, readers gradually understand that truth is rarely as simple as newspaper headlines suggest.
+Young Mabel grows up in circumstances marked by hardship, loneliness, and emotional neglect. She is an intelligent child but often misunderstood by the adults around her. Rather than portraying her as either innocent or guilty from the outset, Sally Hepworth carefully develops her character, allowing readers to witness how fear, family pressures, social expectations, and limited choices shape her life. The novel asks an important question: how much of a person's future should be determined by the worst thing they are accused of doing as a child?
+In the present-day storyline, one of the brightest aspects of the novel is the unexpected friendship between Elsie and Persephone, a curious seven-year-old girl who has recently moved into the neighborhood. Persephone is fearless, endlessly talkative, and completely unaffected by Elsie's intimidating personality. While most adults approach Elsie with suspicion or caution, Persephone simply wants to know her. Their growing friendship gradually softens Elsie's emotional walls and brings warmth to a story filled with secrets and regret.
+The relationship between these two characters becomes one of the emotional centers of the novel. Through Persephone's innocent curiosity, Elsie begins to reflect on her own childhood and the opportunities she never had. Their bond illustrates how genuine kindness can cross generations and how healing sometimes arrives from the most unexpected places.
+Another major strength of the novel is its exploration of public judgment. The media quickly resurrects the image of "Mad Mabel," treating her past as sensational entertainment rather than a complex human story. Hepworth demonstrates how labels can become permanent, making it difficult for individuals to escape mistakes, accusations, or misunderstandings from decades earlier. The novel encourages readers to question whether society truly allows people to change or whether it prefers simple narratives over complicated truths.
+Justice is another central theme running throughout the book. The novel repeatedly asks whether legal justice and moral justice are always the same thing. Characters struggle with questions about right and wrong, punishment and forgiveness, and whether circumstances should influence how actions are judged. Rather than offering easy answers, the story presents situations filled with emotional and ethical complexity, encouraging readers to consider multiple perspectives before reaching conclusions.
+Family relationships also play an important role. Many of the characters carry emotional wounds created by generations of silence, misunderstanding, or unresolved trauma. Parents and children influence one another in ways that continue long after childhood has ended. Hepworth portrays families realistically, showing that love and pain often exist side by side. Even flawed relationships can contain moments of loyalty, sacrifice, and compassion.
+Throughout the novel, Sally Hepworth balances suspense with humor. Elsie's dry wit and blunt observations often provide moments of laughter that lighten the darker aspects of the story. Rather than reducing the emotional impact, this humor makes the characters feel more authentic and relatable. Readers gradually come to understand that beneath Elsie's sarcastic remarks lies a woman who has endured profound loneliness while continuing to protect herself from further heartbreak.
+As the investigation moves forward, long-hidden secrets begin emerging, changing how both the characters and readers interpret earlier events. Every revelation adds another layer to the central mystery while deepening the emotional stakes. Instead of relying solely on shocking twists, Hepworth carefully builds tension through character development, allowing each discovery to feel meaningful rather than merely surprising.
+By the novel's conclusion, Mad Mabel becomes much more than a mystery about a suspicious death. It transforms into a thoughtful examination of identity, memory, resilience, and redemption. The story reminds readers that people are often far more complicated than the labels society gives them. Childhood mistakes, public reputation, and painful experiences do not have to define an entire lifetime if compassion and understanding are allowed to replace prejudice.
+Ultimately, Mad Mabel is an emotionally rich novel about the courage required to confront the past and reclaim one's own story. Sally Hepworth combines mystery, humor, and heartfelt emotion to create a memorable narrative that explores justice, forgiveness, friendship, and the enduring human desire to be understood. Long after the mystery is solved, the novel's greatest impact comes from its reminder that every person has a story deeper than appearances suggest, and that empathy is often the first step toward discovering the truth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/d217a9fe-b05f-4884-959d-00c533522165.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054720</t>
   </si>
   <si>
     <t>Discover Mad Mabel: A Novel by Sally Hepworth. This book is published by St. Martin's Press in Hardcover format, ISBN 9781250284549, ASIN 1250284546, under Mystery, Thriller and Suspense, Crime, Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>