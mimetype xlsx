--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -159,50 +159,58 @@
     <t>Crafts &amp; Hobbies</t>
   </si>
   <si>
     <t>Puzzles</t>
   </si>
   <si>
     <t>2023-06-13 00:00:00</t>
   </si>
   <si>
     <t>6 x 0.96 x 9.1 inches</t>
   </si>
   <si>
     <t>2.31 pounds</t>
   </si>
   <si>
     <t>NATIONAL BESTSELLER • The Worldwide Puzzle Phenomenon • 2026 NBC Select Editor's Pick • One of The Washington Post's 10 great gifts for book-lovers • "Clever, satisfying and utterly addictive." ―Janice Hallett, bestselling author of The Appeal
 G. T. Karber, the creator of the popular online daily mystery game Murdle, presents the first collection of 100 original murder mystery logic puzzles―a perfect gift for armchair detectives and puzzlers to hone their minds and solve a series of crimes.
 Who committed the ghastly deed?
 What weapon was used to dispatch the victim?
 Where did the calculated demise occur?
 Join Deductive Logico and investigate murders most foul in Murdle: Volume 1. The first of their kind, these humorous mini-mystery puzzles challenge you to find whodunit, how, where, and why. Examine the clues, interview the witnesses, and use the power of deduction to complete the grid and catch the culprit. Together, you’ll uncover a buried secret beneath all of the murders and a message that can only be decrypted when you’ve solved them all.
 Packed with illustrations, codes, and maps, and brimming with wit and intrigue, Murdle: Volume 1 is the must-have detective casebook for the secret sleuth in everyone.</t>
   </si>
   <si>
     <t>G. T. Karber grew up in a small town in Arkansas, the son of a judge and a civil rights attorney. Now, he is a mystery writer, puzzle designer, computer programmer, and the creator of Murdle, the USA Today and #1 Sunday Times bestselling murder-mystery puzzle book series, out (or coming out soon) in 22+ languages.</t>
+  </si>
+  <si>
+    <t>G. T. Karber’s Murdle: Volume 1 is a wildly inventive and highly addictive puzzle book that ingeniously bridges the gap between classic murder mystery literature and traditional brain-teasing logic grids. Born from the viral online daily puzzle game of the same name, the book offers a tactile, offline collection of one hundred original, bite-sized murder mysteries. Rather than reading a traditional narrative from cover to cover, the reader is invited to actively step into the shoes of a brilliant sleuth, utilizing deductive reasoning, careful reading, and a trusty pencil to crack a series of increasingly complex homicides. It is a loving homage to the Golden Age of Detective Fiction, wrapped in a highly interactive, intensely satisfying format that exercises the mind while providing a delightfully macabre sense of fun.
+At the core of the Murdle experience is the classic logic grid puzzle. For every murder, the reader is presented with a brief, humorous scenario detailing a crime, followed by a list of suspects, a list of potential murder weapons, and a list of locations where the crime might have taken place. Below this is a series of cryptic clues, such as "The suspect with the poisoned chalice was not in the conservatory," or "A man with a magnificent mustache was seen arguing near the grand piano." The reader must use these clues to systematically fill out a provided grid, placing checkmarks for confirmed facts and absolute 'X's for impossibilities. By cross-referencing the clues and using the process of elimination, the reader slowly whittles down the variables until only the undeniable truth remains: exactly who did it, with what weapon, and where.
+What elevates the book far beyond a simple collection of dry logic puzzles is Karber’s phenomenal world-building and sharp, witty writing. The reader takes on the persona of Deductive Logico, a brilliant, highly analytical detective who views the world entirely through the lens of pure logic. Throughout his investigations, Logico is frequently accompanied by his well-meaning but perpetually confused counterpart, Inspector Irratino, whose leaps of illogic provide excellent comedic relief. The mysteries are populated by a recurring cast of eccentric, highly suspicious characters—ranging from the enigmatic Mayor and suspiciously wealthy socialites to obscure occultists and disgruntled staff members. The weapons are equally creative, ranging from conventional revolvers and heavy candlesticks to more absurd implements like a cursed artifact or a particularly sharp wedge of cheese.
+The book is masterfully structured to ease readers into its mechanics before slowly turning up the heat. It is divided into four distinct sections of escalating difficulty. The first section, "Elementary," acts as a gentle tutorial, featuring smaller grids with fewer variables, allowing newcomers to grasp the fundamental mechanics of logic-grid deduction. From there, it progresses to "Occult Medium," which expands the grids and introduces more nuanced, trickier phrasing in the clues. The third tier, "Hard Boiled," introduces a brand new variable to the grid: Motive. Suddenly, the reader must deduce not only the who, what, and where, but also the why, adding a significant layer of cognitive complexity. Finally, the book culminates in the "Impossible" tier, featuring massive grids, highly obscure clues, and requiring multi-step deductive leaps that will challenge even the most seasoned puzzle veterans.
+One of the most brilliant and unexpected features of Murdle: Volume 1 is its overarching narrative. While each of the one hundred puzzles can technically be solved as a standalone brain-teaser, solving them in sequential order reveals a deeply hidden, continuous metaplot. The flavor text, the recurring locations, and the evolving relationships between the suspects slowly weave together to form a much larger, overarching mystery involving secret societies, hidden codes, and a grand conspiracy. This serialized storytelling gives the book a compelling momentum, transforming what could have been a repetitive exercise into an addictive, page-turning narrative where every solved puzzle unlocks a new piece of the broader puzzle.
+Ultimately, the success of the book lies in the deep psychological satisfaction it provides. In a chaotic, unpredictable world, there is something profoundly soothing about a problem that has one single, logically sound solution. Murdle taps into the same cognitive pleasure centers as Sudoku or crossword puzzles, but layers it with the narrative intrigue of an Agatha Christie novel or a game of Clue. It demands focus, rewards patience, and provides a continuous series of highly rewarding "aha!" moments when the final pieces of the grid lock into place. Karber has managed to take a vintage puzzle format, inject it with modern humor and serialized storytelling, and create a genuinely unique, interactive reading experience that is as intellectually stimulating as it is outrageously fun.</t>
   </si>
   <si>
     <t>Praise for Murdle:
 "An absolute phenomenon." ―Richard Osman, bestselling author of the Thursday Murder Club mysteries
 "Murdle is a must-read." ―CBS Essentials
 "Addictive." ―Real Simple
 "Murdle is brilliant fun! Each one is like working to unravel an Agatha Christie-esque mini-mystery in a visually enticing logic puzzle. Move over Wordle, my brain cells want to solve a Murdle!" ―Celeste Connally, author of Act Like a Lady, Think Like a Lord
 "Murdle is a high-speed game of Clue that tortures your brain in the most enjoyable way. " ―Mindy Quigley, author of Six Feet Deep Dish and Ashes to Ashes, Crust to Crust
 "I'm completely obsessed with the highly addictive Murdle, a unique intersection of logic puzzles and armchair sleuthing. With an enjoyable story and challenging puzzles, I'm left wondering if anyone can be trusted." ―Olivia Blacke, author of Vinyl Resting Place and A Fatal Groove
 “The ultimate puzzle for secret sleuths. Sure to get those little gray cells firing.” ―Ellie Alexander, author of the Bakeshop Mystery series
 "Thoroughly entertaining and equally as challenging. These bite-sized mysteries will keep even the most seasoned sleuths guessing." ―Vivien Chien, author of the Noodle Shop Mystery series
 “Murdle is perfect for the armchair detective. With a mystery story, a challenging puzzle, and just enough clues, you can be your new favorite sleuth.” ―Dianne Freeman, author of the award-winning Countess of Harleigh mystery series
 "Clever, satisfying and utterly addictive." ―Janice Hallett, bestselling author of The Appeal</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/8ccf6efd-e39c-4987-acbf-1545a54a6a8e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055361</t>
   </si>
   <si>
     <t>Discover Murdle: Volume 1 by G T Karber. This book is published by Griffin in Paperback format, ISBN 9781250892317, ASIN 1250892317, under Humor and Entertainment, Crafts and Hobbies, Puzzles.</t>
@@ -768,68 +776,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>