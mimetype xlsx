--- v0 (2026-07-18)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -158,50 +158,60 @@
   <si>
     <t>Children's Craft &amp; Hobby Books</t>
   </si>
   <si>
     <t>Children's Art Books</t>
   </si>
   <si>
     <t>2022-07-31 00:00:00</t>
   </si>
   <si>
     <t>10.63 x 8.5 x 0.25 inches</t>
   </si>
   <si>
     <t>13.7 ounces</t>
   </si>
   <si>
     <t>My First BIG Toddler Coloring Book with 128 Thick Perforated Pages is a Fun and High Quality Coloring Book Perfect for Toddlers Ages 1-3
 Features include:
 128 Pages of Age Appropriate Coloring Scenes For Boys and Girls: Includes animal pictures, vehicles, an airplane, cars, castles, houses, birds, flowers, rainbows, dinosaurs, unicorns, mermaids and much more!
 Perforated Pages tear out for fun in any location like travel, a road trip, or just fun at home!
 Large Color Scenes with Thick Lines make it easy for a young child to easily color each picture.
 Educational by promoting hand-eye coordination, fine motor skills, and enhances the coordination and concentration of young children.
 Designed for Ages one, two, three, or four years old.
 Specifications: Dimensions: 8.5 x 11 inches
 Great Gift for the little artists in your life!</t>
+  </si>
+  <si>
+    <t>My First BIG Toddler Coloring Book by Start Little Learn Big is a large, cheerful activity book made for very young children who are just beginning to color. It is designed to be easy, inviting, and fun, which is exactly what toddlers need when they are first learning how to hold crayons, fill in shapes, and enjoy creative play. The book does not try to be complicated or demanding. Instead, it focuses on giving children a simple, satisfying coloring experience that helps them build confidence while keeping them entertained. Its format is made for little hands, and its pages are filled with bold, easy-to-recognize illustrations that encourage children to participate without feeling overwhelmed.
+One of the most appealing things about the book is the size and style of the pictures. The images are large and simple, with thick outlines that make it easier for toddlers to color within the lines. This matters a lot at that age, because small children are still developing control over their hand movements and may become frustrated by pages that are too detailed. By keeping the pictures big and clear, the book gives them a better chance to succeed. That success is important because it makes coloring feel enjoyable instead of difficult. When a toddler can finish a page and see a picture come to life, it creates pride and encourages them to keep going.
+The book includes a wide range of fun subjects that are likely to catch a child’s attention. The coloring scenes may feature animals, unicorns, dinosaurs, mermaids, castles, trucks, and other playful images that feel familiar, exciting, and imaginative. These are the kinds of things many toddlers already love to look at and talk about, so the book builds on their natural curiosity. It does not ask them to sit through a lesson in the usual sense. Instead, it uses pictures of things they already find interesting to support early learning. This makes the experience feel more like play than school, while still helping children strengthen important developmental skills.
+Because the pages are perforated, the book also gives children and parents a simple way to keep or display finished artwork. A child can color a page, tear it out cleanly, and hang it up, give it to a family member, or save it in a folder. That small feature adds a sense of accomplishment. It helps children understand that their work matters and can be shared. For a toddler, even a simple coloring page can feel like a real achievement, and having a way to preserve that achievement makes the activity more meaningful. It also allows the book to work well at home, in preschool settings, or while traveling.
+The book is especially useful because it supports several early childhood skills at once. Coloring helps develop fine motor control, hand strength, and coordination. It also teaches children how to focus on one task for a little while, which is an important part of early attention-building. In addition, choosing colors and deciding where to place them gives children a small sense of independence and creativity. They are making choices, even within a simple activity, and that helps them feel capable. These kinds of skills may seem small, but they are part of the foundation for later writing, drawing, and classroom learning.
+Another strength of the book is that it is forgiving. Since the pictures are simple and the spaces are large, children do not need to color perfectly. They can scribble, experiment, and learn by doing. This is especially valuable for toddlers, who are often more interested in the act of coloring than in making something polished. The book understands that. It gives them space to explore without pressure. That open-ended quality can be very calming for young children, especially when they are learning how to sit with a task and finish it from beginning to end.
+The overall tone of the book is playful and child-friendly. It feels cheerful without being noisy, structured without being rigid, and educational without being heavy. That balance is what makes a coloring book like this work so well for the youngest readers. It respects the stage they are in. It does not rush them into advanced skills. It simply offers them a pleasant first step into coloring, creativity, and independent activity. That first step is often the most important one, because a positive early experience can shape how a child feels about books and art later on.
+Overall, My First BIG Toddler Coloring Book is a practical and enjoyable coloring book that does exactly what its title promises. It gives toddlers large, easy-to-color pages, appealing pictures, and a format that supports both fun and learning. It helps children practice coordination, focus, and creativity while keeping the experience gentle and manageable. For parents, caregivers, and teachers looking for a simple activity that is both entertaining and developmentally useful, this kind of book is a strong choice. It turns coloring into a happy first experience, and that can make a lasting difference in how a child approaches creative play.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/bd44047b-44de-4694-8b94-865d62821130.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066339</t>
   </si>
   <si>
     <t>Discover My First BIG Toddler Coloring Book by Start Little Learn Big. This book is published by Lodi Publishing in Paperback format, ISBN 9781646384372, ASIN 1646384377, under Children's Books, Children's Craft and Hobby Books, Children's Art Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -752,66 +762,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>