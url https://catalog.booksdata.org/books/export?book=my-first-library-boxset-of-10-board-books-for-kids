--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -166,50 +166,60 @@
   </si>
   <si>
     <t>1.81 pounds</t>
   </si>
   <si>
     <t>A Perfect First Library for Your Little Learner!
 Make early learning fun and engaging with this thoughtfully curated collection of 10 sturdy board books. Designed for toddlers and approved by parents, this set introduces foundational concepts through vibrant images and age-appropriate language.
 What’s Inside?
 Explore key topics every child loves and needs:
 ABC • Numbers • Shapes • Colours • Wild Animals • Farm Animals &amp; Pets • Birds • Fruits • Vegetables • Transport
 Why Parents Love It:
 Builds early vocabulary and recognition
 Develops reading habits from an early age
 Encourages focus, listening, and observational skills
 Safe, durable format perfect for little hands
 Backed by research and educational value
 Why Kids Love It:
 Bright, colorful pictures that capture attention
 Fun topics that spark curiosity
 Easy-to-turn pages for independent exploration
 A sense of achievement with every book finished
 Whether you’re starting your child’s reading journey or looking for a thoughtful gift, My First Library is the perfect companion for little explorers aged 0–3.</t>
   </si>
   <si>
     <t>Wonder House has a dedicated team of editors and designers involved in the development of magnificent and enriching children books. The team pays special attention to develop age appropriate content and does extensive research on every topic included in the book. Our mission is to develop highly informative content which will help the children to master different skills. At Wonder House, we strive to make learning a joy.</t>
+  </si>
+  <si>
+    <t>My First Library: Boxset of 10 Board Books for Kids by Wonder House Books is a very simple but highly useful early-learning collection made for babies and toddlers. It is designed as a first introduction to books, words, pictures, and basic concepts, so it feels less like a storybook and more like a child’s first little classroom in a box. The set is made up of ten sturdy board books, which is important because very young children need books that can survive being held, chewed, turned roughly, and explored again and again. That durability is one of the reasons this boxset is so popular with parents. It is meant to be safe, bright, easy to handle, and inviting for little hands and curious eyes.
+The contents of the boxset cover some of the most essential first topics in early childhood learning. The ten books introduce ABC, numbers, shapes, colors, wild animals, farm animals and pets, birds, fruits, vegetables, and transport. These are all subjects that children encounter in everyday life, which makes the books practical as well as educational. Instead of trying to tell a long story, each book focuses on recognition and repetition. That helps children connect pictures with words, and words with the things they see around them. In a child’s first years, that kind of direct association is often the fastest and most natural way to learn.
+What makes this set effective is its use of clear visuals and simple labels. The books use vibrant pictures and accurate word labels to build vocabulary in a way that feels easy and playful. A child may not yet be able to read, but they can still point, repeat, name objects, and remember images. This gives the books a lot of value beyond simple entertainment. They encourage active participation, because an adult can say the word, ask the child to find a picture, or repeat the names together. In that sense, the boxset supports shared reading, which is one of the best ways to help children develop early language skills.
+The tone of the collection is educational but gentle. It is not meant to overwhelm children with too much information. Instead, it introduces one basic idea at a time and uses repetition to make learning feel natural. That is exactly what very young children need. Board books like these work well because toddlers learn through looking, touching, and naming. They are still developing focus and coordination, so the short format and sturdy pages make it easier for them to stay engaged. The books also help build attention, listening, and observation skills while keeping the experience fun.
+Another important part of the boxset is that it acts as a foundation for future reading habits. A child’s first library should create comfort, curiosity, and familiarity with books, and this set does that well. Because the books are small, colorful, and easy to understand, they can become part of a child’s daily routine. A parent may read one book during playtime, another before bed, and another while pointing out real-world objects during the day. Over time, these small moments help children see books as friendly and useful rather than distant or difficult. That early positive experience can shape how they feel about reading later on.
+The boxset is also often valued because it is practical for parents and caregivers. The books are made in a format suitable for little hands, and the collection comes in a neat box that keeps everything organized. This makes it a convenient gift for birthdays, baby showers, or early learning milestones. Many parents appreciate that it covers multiple learning areas in one purchase, rather than requiring several separate books. Since it includes both language and object recognition topics, it offers a balanced start to early education.
+What stands out most about My First Library is its focus on simplicity. It does not try to do too much, and that is part of its strength. For children between infancy and early toddlerhood, learning often begins with the most basic ideas: seeing a dog and saying “dog,” recognizing the shape of a circle, or identifying the number one. These little steps may seem small, but they are the building blocks of reading and understanding. The boxset supports those first steps very clearly and patiently.
+Overall, My First Library: Boxset of 10 Board Books for Kids is a thoughtful starter collection for early learners. It brings together durability, bright pictures, simple words, and familiar topics in a way that is easy for children to enjoy and easy for adults to use. It is less about storytelling and more about creating a child’s first meaningful contact with books, language, and learning. That is why it works so well as a first library. It helps children take their earliest steps into the world of reading with confidence, curiosity, and comfort.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/aeb811dc-6504-45c0-b31b-e907d14d5059.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055401</t>
   </si>
   <si>
     <t>Discover My First Library: Boxset of 10 Board Books for Kids by Wonder House Books. This book is published by Wonder House Books in Board Book format, ISBN 9789387779266, ASIN 9387779262, under Children's Books, Children's Sense and Sensation Books, Children's Vocabulary and Spelling Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,66 +772,68 @@
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>