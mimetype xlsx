--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -155,50 +155,58 @@
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Single Women Fiction</t>
   </si>
   <si>
     <t>Women's Sagas</t>
   </si>
   <si>
     <t>2026-06-09 00:00:00</t>
   </si>
   <si>
     <t>"A deeply satisfying story of reinvention, centered on a family of women learning to roll with life’s unexpected turns. Full of heart and hope." ― Cindy Nichols, USA Today bestselling author of The Beach Shack and Newport Beach series
 "Warm, witty, and atmospheric. Perfect for anyone who has ever needed a second chance―really, isn’t that all of us? Five huge stars!" ― Kristy Woodson Harvey, New York Times bestselling author of Summer State of Mind</t>
   </si>
   <si>
     <t>Pamela M. Kelley is a USA Today and Wall Street Journal bestselling author of women's fiction, family sagas, and suspense. Readers often describe her books as feel-good reads with people you'd want as friends.
 She lives in a historic seaside town near Cape Cod and just south of Boston. She has always been an avid reader of women's fiction, romance, mysteries, thrillers and cook books. There's also a good chance you might get hungry when you read her books as she is a foodie, and occasionally shares a recipe or two.
 Feel free to sign up for her list to hear about new releases as soon as they are available as well as extras like early bird discounts. Just cut and paste into your browser, http://eepurl.com/IZbOH
 Thank you!
 ~Pam</t>
+  </si>
+  <si>
+    <t>Pamela M. Kelley’s heartwarming contemporary novel, Nantucket Second Chances, readers are swept into an emotional and uplifting story about resilience, starting over, and the enduring strength of family. The narrative centers on thirty-nine-year-old Claire Shipman, a woman who seemingly has it all while living an enviable, luxurious lifestyle in Manhattan. However, the illusion of her perfect life is violently shattered in a single, catastrophic day. Just as Claire discovers the shocking news that she is unexpectedly pregnant, her husband of seventeen years abruptly asks for a divorce. The betrayal cuts even deeper when he confesses that he is leaving her for his twenty-two-year-old receptionist, who is also pregnant with his child. To make matters exponentially worse, the comfortable financial cushion Claire expected to rely on vanishes when her husband reveals that he has lost his job and they are entirely broke. In the blink of an eye, Claire goes from being a secure Manhattan wife to a devastated, financially ruined, soon-to-be single mother of two.
+Desperate for a safe haven away from the wreckage of her marriage, Claire packs up her sixteen-year-old daughter, Lily, and retreats to the familiar, salt-washed shores of her hometown on Nantucket. Returning to the island provides Claire with a much-needed emotional safety net, as she is welcomed back with open arms by her deeply supportive family. The novel beautifully highlights a rich tapestry of multigenerational female relationships, featuring Claire’s sixty-one-year-old mother, Marsha, and her vibrant eighty-two-year-old grandmother, Mary. Living under the protective umbrella of these strong women, Claire is given the space to grieve the loss of her old life while slowly piecing together a plan for her future. This dynamic household—spanning four generations of women, each with their own unique perspectives and life experiences—serves as the emotional anchor of the story, demonstrating that unconditional love and familial bonds can carry a person through the most unthinkable of tragedies.
+Despite the comforting environment, Claire cannot afford to wallow in her misery forever. Because her ex-husband is bankrupt, she realizes she must find a way to independently support herself, her teenage daughter, and the baby on the way. The push she needs comes unexpectedly during a gathering with her old high school friends. While attending their book club, an offhand, self-deprecating joke about selling one of her expensive vintage Hermes bags to make ends meet suddenly sparks a legitimate business idea. Claire realizes there might be an untapped market on the affluent island for high-end, gently used designer goods. Channeling her grief into determination, she decides to take a massive leap of faith and open a luxury consignment shop. The transition from a comfortable city socialite to a scrappy, determined entrepreneur forces Claire to tap into a well of inner strength and resourcefulness she never realized she possessed, shifting her narrative from one of victimhood to one of empowerment.
+Of course, launching a retail business from scratch requires a physical storefront, which leads Claire to cross paths with Cody. Cody is the ruggedly handsome, hardworking carpenter brother of Claire’s childhood friend, Rachel. As luck would have it, Cody has a spare storefront available for rent, but he is initially highly skeptical about the viability of Claire’s used handbag shop. However, Claire’s unwavering determination, sharp business sense, and fierce dedication to providing for her children slowly begin to chip away at his reservations. As they work closely together to get the shop ready for its grand opening, their strictly professional relationship gradually shifts. Despite still reeling from her devastating divorce and navigating the physical and emotional hurdles of an unexpected pregnancy, Claire finds herself undeniably drawn to Cody. He represents everything her ex-husband was not: he is grounded, honest, relentlessly supportive, and deeply rooted in the local community.
+The romance that blossoms between Claire and Cody is a slow-burn, mature connection built on mutual respect and genuine friendship rather than just superficial attraction. Claire never imagined that she would be starting completely over at her age, let alone finding a new, profound love while expecting a baby and finalizing a messy divorce. Yet, the narrative embraces the optimistic philosophy that life’s greatest disasters can sometimes clear the path for our greatest blessings. Alongside Claire’s romantic journey, the novel also tenderly explores how Lily adapts to the massive upheaval in her young life. The teenager goes through her own growing pains, adjusting to a new school, a new town, and the complicated reality of her fractured family, while also finding her own sense of belonging within the tight-knit Nantucket community.
+Ultimately, Nantucket Second Chances is a restorative, slice-of-life beach read dripping with warmth, sincerity, and picturesque scenery. Pamela M. Kelley excels at creating a deeply atmospheric setting, bringing the salty ocean breezes, sun-drenched shorelines, and cozy small-town charm of Nantucket to life. By weaving together themes of motherhood, reinvention, and community, the novel delivers a highly satisfying and life-affirming reading experience. It leaves the audience with the resonant, hopeful message that no matter the heavy baggage you carry or how far off course your life has veered, it is truly never too late to reinvent yourself, find joy, and embrace a beautiful second chance.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/9fe0ce75-78d6-4581-b43e-ed40b2be459d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066833</t>
   </si>
   <si>
     <t>Discover Nantucket Second Chances by Pamela M. Kelley. This book is published by Piping Plover Press, Inc. in eBook format, ISBN 9781953060570, ASIN B0FYKK69HX, under Literature and Fiction, Single Women Fiction, Women's Sagas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,66 +755,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>