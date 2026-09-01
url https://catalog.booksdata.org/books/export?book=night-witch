--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -169,50 +169,57 @@
   </si>
   <si>
     <t>*The INSTANT USA TODAY bestseller*
 NIGHT WITCH is the highly anticipated sequel to Jaymin Eve’s instant New York Times bestseller Spellcaster with an intense enemies-to-lovers arc, steamy heat level, magical creatures, and super high stakes.
 Be careful what you witch for.
 Welcome to year two at Weatherstone College…
 Last year, after coming face to face with darkness and lethal monsters, Logan Kingston, my sworn enemy and sometimes ally, brought my first year to an explosive ending. There’s a bond between us that I can’t explain, but I just know he’s hiding something. Maybe I don’t fully trust any spellcaster, but there’s no denying my draw to him.
 I’m not going to lie, I haven’t felt myself since then, and I’m dreading returning to Weatherstone. But secrets inevitably unravel, and when the truth comes to light, I have no idea who will be left standing.
 “A fun, magical enemies to lovers read that you don’t want to miss!”—JASMINE MAS, New York Times bestselling author of Blood of Hercules
 Perfect if you love:
 Sexy Stalking + Dirty Talking
 He Gives Her His Clothes
 Forbidden Romance
 Touch Her &amp; D!e
 Elemental Magic
 Dark Academia
 "Mine"
 Weatherstone College duet
 Spellcaster
 Night Witch</t>
   </si>
   <si>
     <t>Jaymin Eve is the New York Times, Wall Street Journal, USA Today, Amazon Charts, and Amazon #1 Bestselling author of fantasy and romance novels filled with steamy love stories, adventure, and humor. HEA guaranteed. She lives in Australia with her husband and two beautiful daughters. Her books have sold millions worldwide and have been translated into multiple languages.
 Her Supernatural Prison/Academy series is now airing on NBC's Peacock, Netflix, and Disney+ as an animated series. "Supernatural Academy" season one follows the Supernatural Prison (Dragon Marked, Mystics, Mated) storyline.
 Stay up-to-date by joining her FB group Jaymin Eve's Nerd Herd. Or find her newsletter at www. jaymineve. com</t>
+  </si>
+  <si>
+    <t>Jaymin Eve’s Night Witch, the highly anticipated sequel to the bestseller Spellcaster, readers are plunged right back into the perilous and magically charged world of Weatherstone College. Following an explosive first year that brought her face to face with darkness and lethal monsters, protagonist Paisley Hallistar returns for her sophomore year carrying a burden far heavier than any course load. She is harboring a secret that could easily get her killed: she is a "night witch," a reaper with a rare affinity that the magical world has spent centuries attempting to eradicate. The very power coursing through her veins is what summoned the terrifying creatures last year, and now, to survive in a society overseen by a council that executes witches like her on sight, she must suppress her forbidden magic using a precarious potion left behind by her grandmother. As she struggles to pass herself off as an ordinary spellcaster, the dread of returning to Weatherstone hangs over her, setting a tense, claustrophobic tone right from the opening pages.
+At the center of Paisley’s chaotic world is Logan Kingston, a powerful warlock who operates as her sworn enemy, reluctant ally, and undeniable tether. Logan is not a hero who loves from afar; he is an overwhelming force of nature who claims what he wants with terrifying intensity. He slides back into her orbit with all the subtlety of a thunderstorm, bringing with him the kind of possessive, dark romance that fans of the "touch her and die" trope absolutely devour. He tracks her movements, threatens anyone who dares to look her way, and uses the word "mine" as a weapon and a vow. While Paisley knows she shouldn't trust any spellcaster, let alone one whose father might just be the most dangerous person alive in their world, the inexplicable bond between them makes it impossible for her to stay away. Their dynamic is an intense, steamy enemies-to-lovers clash, balancing perfectly on the razor's edge between breathless attraction and deep-seated mistrust. Logan is fiercely protective, yet his obsessive nature and the secrets he continues to hide make him as much a complication as a comfort.
+Eve masterfully builds tension by stacking threats on top of one another, ensuring that Paisley is never allowed a moment of genuine peace. She is essentially hunted by her own biology, terrified that a single slip in her emotional control will expose her true nature. Because her magic is inextricably linked to her volatile emotions, her grief over the tragic events of her first year makes her incredibly dangerous. This forced repression gives Paisley a hardened, defensive exterior, making her a fiercely compelling and blunt heroine. She isn't a passive damsel waiting for Logan to rescue her; she is angry, grieving, and painfully aware that every step she takes in Weatherstone's hallowed halls is a high-stakes gamble.
+While the suffocating pressure of her secret and the overpowering nature of her romance with Logan dominate much of the narrative, the heavy atmosphere is lightened by the presence of a loyal found family. Paisley’s steadfast best friends, Sara and Haley, provide a much-needed emotional anchor and deliver the story's sharpest banter. Their camaraderie brings warmth to the dark academia setting, grounding the high-stakes magical conflicts in very relatable, human friendships. As the semester progresses, the scope of the novel expands far beyond the typical college drama. A ticking-clock crisis is introduced in the back half of the book, forcing the plot into a relentless chase for answers and testing the limits of Paisley's carefully maintained facade.
+Night Witch ultimately serves as a massive escalation for the series, deepening the rich mythology of the reaper affinity while significantly widening the political and magical threats. The secrets that both Paisley and Logan have been desperately trying to bury inevitably unravel, exposing them to enemies on all sides. As the truth about the magical hierarchy and Logan's dark family legacy comes to light, Paisley is forced to rely on the very power she has been trying so hard to hide. The climax tests the limits of her control and the strength of the undeniable bond she shares with Logan, proving that their connection might be the only thing capable of keeping them alive. Delivering on all of its steamy, dark fantasy promises, the novel leaves a trail of explosive consequences in its wake and concludes in a place that clearly sets up even more danger, ensuring readers will be desperate for the next chapter in Paisley and Logan’s chaotic story.</t>
   </si>
   <si>
     <t>“A fun, magical enemies to lovers read that you don’t want to miss out on!”
 —JASMINE MAS, New York Times bestselling author of Blood of Hercules</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/72b40014-9b3f-4a9e-9596-ab539960b92b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066835</t>
   </si>
   <si>
     <t>Discover Night Witch by Jaymin Eve. This book is published by Mira in eBook format, ISBN 9780369774422, ASIN B0FMFG4R8C, under Romance, Witch Romances, Paranormal Witches and Wizards Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
@@ -765,68 +772,70 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>