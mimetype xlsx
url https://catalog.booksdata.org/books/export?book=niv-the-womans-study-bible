--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -170,50 +170,69 @@
   <si>
     <t>6.65 x 1.95 x 9.51 inches</t>
   </si>
   <si>
     <t>10.4 ounces</t>
   </si>
   <si>
     <t>Receive God's truth for balance, hope, and transformation in this Study Bible designed by women specifically for women
 The Woman's Study Bible invites you to receive God's truth for balance, hope, and transformation. Special features designed to speak to your heart appear throughout the Bible text, revealing Scripture-based insights about how godly womanhood grows from your identity as a Christ-follower and a child of the Kingdom. This beautiful, full-color Bible reflects the contributions of over 80 women from a wide variety of ethnic, denominational, educational, and occupational backgrounds.
 Trusted by women worldwide, The Woman's Study Bible has been recognized with the ECPA Platinum Award for selling over 4 million copies across translations.
 Features Include:
 Beautiful full-color design throughout for you to enjoy as you engage Scripture
 Detailed biographical portraits allow you to learn from the lives of over 100 women in the Bible
 Thousands of extensive verse-by-verse study notes explain each passage and provide meaning to Scripture
 Over 300 in-text topical articles on relevant issues for you to glean wisdom from and apply to your life
 Insightful essays by women who are recognized experts in the fields of theology, biblical studies, archaeology, and philosophy to deepen your theological knowledge
 Book introductions and outlines provide an overview and context for each book
 Hundreds of full-color in-text maps, charts, timelines, and family trees show a visual representation of Israel and other biblical themes
 Quotes from godly women throughout history to encourage and guide your faith journey
 Set of full-page maps of the biblical world show a visual representation of Israel and other biblical locations for better context
 Topical index and concordance help locate words and see the number of occurrences throughout the Bible
 Easy-to-read large 10.5-point print size</t>
   </si>
   <si>
     <t>Dorothy Kelley Patterson, a homemaker, has helped her husband Paige Patterson, formerly president of Southwestern Baptist Theological Seminary, serving as professor of theology in women's studies for almost four decades in three institutions. With graduate and postgraduate degrees in theology, Dr. Patterson teaches, speaks, and writes for women. She is a member of the Evangelical Theological Society, serves on the founding board for the Council for Biblical Manhood and Womanhood, and attends Birchman Baptist Church. The Pattersons have moved to Plano, Texas, but travel extensively throughout the world. Their children Armour and Rachel Patterson live in Texas and Carmen and Mark Howell, with their daughters Abigail and Rebekah, live in Texas as well.</t>
+  </si>
+  <si>
+    <t>NIV, The Woman's Study Bible by Dorothy Kelley Patterson is a comprehensive Christian study Bible created to help women engage with Scripture in a more informed, practical, and personal way. Rather than being a conventional devotional book or a single-author commentary, it combines the biblical text of the New International Version (NIV) with study notes, articles, profiles, explanations, and practical features designed to illuminate the meaning of Scripture and connect biblical teaching with everyday life. Its purpose is not to replace the Bible itself but to help readers understand its historical setting, theological themes, major characters, and practical applications. For readers searching for an NIV Woman's Study Bible summary, Dorothy Kelley Patterson books, women's Bible study resources, Christian study Bible for women, or a guide to understanding Scripture, this work offers a structured way to explore the Bible from Genesis through Revelation while reflecting on the particular questions and experiences women may encounter in their faith journey.
+At its foundation, The Woman's Study Bible is still the story of the Bible itself. It begins with Genesis, where readers encounter creation, humanity's fall, God's judgment, and His continuing relationship with His people. The study material helps readers place these familiar stories within the larger biblical narrative. Adam and Eve introduce questions about temptation, sin, responsibility, relationships, and God's grace. Noah's story highlights judgment and obedience, while Abraham's calling introduces the themes of faith and God's covenant promises. The lives of Sarah, Rebekah, Rachel, Leah, and other women receive particular attention, allowing readers to notice the experiences of women whose stories are sometimes overlooked when the Bible is read only as a sequence of major male figures.
+One of the distinctive strengths of the book is its focus on women in Scripture. The Bible contains women from remarkably different circumstances: mothers, wives, widows, queens, prophets, leaders, disciples, businesswomen, outsiders, and women whose lives were marked by suffering or social vulnerability. The study notes encourage readers to examine these women within their historical and cultural contexts rather than reducing them to simplistic moral examples. Figures such as Sarah, Miriam, Deborah, Ruth, Hannah, Abigail, Esther, Mary, Elizabeth, Mary Magdalene, Lydia, and Priscilla reveal different dimensions of faith, courage, leadership, sacrifice, wisdom, and devotion. Their stories demonstrate that biblical history is not merely a story about men; women participate significantly in God's unfolding purposes.
+As readers move through the Pentateuch, the study Bible explains Israel's formation as a people and the covenant relationship between God and Israel. Exodus introduces Moses, the liberation of the Israelites from Egypt, the giving of the Law, and the construction of the tabernacle. The study material helps readers understand why these events matter within the larger biblical story. The laws concerning worship, morality, community life, and holiness can initially seem distant from modern life, but the explanatory notes provide context and help readers recognize the underlying themes of God's holiness, human responsibility, worship, justice, and community.
+The historical books then trace Israel's development in the Promised Land. Joshua, Judges, Ruth, Samuel, Kings, Chronicles, Ezra, Nehemiah, and Esther contain stories of leadership, faithfulness, failure, conflict, exile, restoration, and God's continuing work. The story of Deborah provides a particularly significant example of female leadership in Israel. Ruth's story highlights loyalty, courage, humility, and God's providence amid personal loss. Esther demonstrates courage and responsibility when a woman placed in a position of influence must decide whether she will risk her security to protect her people. Through these stories, The Woman's Study Bible encourages readers to think about how faith is lived under pressure and how ordinary decisions can have consequences far beyond an individual's immediate circumstances.
+The wisdom literature provides another important dimension. Books such as Job, Psalms, Proverbs, Ecclesiastes, and Song of Solomon address suffering, worship, wisdom, relationships, love, work, mortality, and the search for meaning. Proverbs in particular offers extensive reflections on character, speech, diligence, relationships, family, wisdom, and the fear of the Lord. The famous portrait of the virtuous or capable woman in Proverbs 31 receives particular relevance within a women's study Bible. Rather than reducing the passage to a checklist of impossible expectations, readers can consider its larger portrait of wisdom, initiative, strength, generosity, responsibility, and reverence for God.
+The Psalms provide a different kind of spiritual resource because they give language to human emotion. Joy, fear, grief, anger, gratitude, loneliness, repentance, confidence, and worship all appear in the Psalms. The study material helps readers see that biblical faith does not require pretending that difficult emotions do not exist. People can bring their confusion and pain honestly before God. This becomes especially valuable for readers who approach Scripture during seasons of loss, uncertainty, disappointment, or spiritual dryness. The Psalms demonstrate that prayer can contain both praise and questions.
+The prophetic books expand the Bible's themes of justice, repentance, judgment, restoration, and hope. Isaiah, Jeremiah, Ezekiel, Daniel, and the Minor Prophets speak into periods of national crisis and spiritual failure. The study notes help readers understand the historical circumstances surrounding these prophets and the reasons their messages mattered. Their writings repeatedly call God's people away from empty religious practice and toward genuine faithfulness, justice, humility, and obedience. At the same time, prophetic promises point toward God's future restoration and the hope of redemption.
+When the Bible reaches the New Testament, the focus turns decisively toward Jesus Christ. The four Gospels introduce His birth, ministry, teaching, miracles, relationships, crucifixion, and resurrection. The study material encourages readers to understand Jesus within the Jewish and Roman world of the first century. His interactions with women are particularly significant. Jesus speaks with women publicly, welcomes them among His followers, responds compassionately to women who are suffering, and recognizes their faith. Stories such as the Samaritan woman, Mary and Martha, the woman who touched Jesus's garment, and the women who witnessed the resurrection show how the Gospel narratives repeatedly place women in meaningful encounters with Christ.
+The Gospels also introduce the central Christian themes of grace, salvation, forgiveness, discipleship, faith, and the kingdom of God. Jesus does not merely teach moral principles; He calls people to Himself. His death and resurrection become the center of the Christian message. The study notes help readers understand the significance of the crucifixion as well as the theological importance of the resurrection. The resurrection is presented as the foundation of Christian hope and the decisive event that leads Jesus's followers into a new way of life.
+The Book of Acts continues the story by describing the growth of the early church through the work of the Holy Spirit and the apostles. Women again play meaningful roles in this developing Christian community. Figures such as Lydia and Priscilla demonstrate that women were involved in the life and mission of the early church. The study material helps readers understand how Christianity moved beyond its Jewish beginnings and spread throughout the Roman world.
+The letters of Paul and the other New Testament writers then address Christian belief and daily living. Themes such as salvation by grace, spiritual maturity, holiness, love, marriage, family, work, church community, spiritual gifts, suffering, and Christian hope receive extensive attention. The study notes help readers connect theological principles with practical questions. The goal is not merely to know what Scripture says but to understand how biblical truth should shape relationships, decisions, character, and priorities.
+Particular attention is given to passages concerning women, marriage, motherhood, leadership, singleness, friendship, and service. These subjects can be interpreted differently among Christian traditions, and the study Bible presents them within its own theological framework. Its broader objective is to encourage women to examine Scripture carefully rather than treating isolated verses as independent instructions. Biblical passages need to be understood in context, including their literary, historical, cultural, and theological settings.
+The final book, Revelation, brings the biblical story to its dramatic conclusion. The study material helps readers approach its complex imagery, symbolism, judgment, spiritual conflict, and promises of final restoration. The central message is one of hope: despite suffering and apparent chaos, God remains sovereign, evil does not have the final word, and God's purposes ultimately lead toward restoration. The Bible's closing vision of God's presence with His people gives the entire biblical narrative a sense of completion.
+Ultimately, the main purpose of NIV, The Woman's Study Bible is to help women move from simply reading Scripture to understanding and applying it. It encourages readers to see the Bible as a unified story of creation, fall, covenant, redemption, and restoration centered ultimately on God and His work through Jesus Christ. Its focus on women does not separate their experiences from the larger biblical story; instead, it highlights the many ways women appear within that story and encourages readers to consider what their lives can teach about faith and obedience.
+For readers searching for a women's study Bible, NIV study Bible for women, Bible study resources for women, biblical women and their stories, Christian guidance for women, or Dorothy Kelley Patterson's study Bible, this book provides a substantial combination of Scripture and explanatory material. Its greatest value is its invitation to slow down and read the Bible carefully. Instead of rushing through familiar passages, readers are encouraged to ask what a text meant in its original setting, what it reveals about God, what it teaches about humanity, and how its principles can shape contemporary Christian life.
+In the end, The Woman's Study Bible presents Scripture as more than a collection of inspirational verses. It is a story filled with imperfect people, difficult circumstances, courageous choices, failure, forgiveness, suffering, redemption, and hope. Women throughout the Bible experience many of the same realities that women experience today—family pressures, grief, uncertainty, injustice, leadership, friendship, love, loss, responsibility, and the search for purpose. By placing those experiences within the larger biblical narrative, the book encourages readers to discover that their own lives, too, can be understood through faith. Its enduring message is that knowing Scripture more deeply can lead not only to greater biblical knowledge but also to a more thoughtful, faithful, and purposeful relationship with God.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/2e4a3801-ec43-41b6-a966-255b0093b16b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055742</t>
   </si>
   <si>
     <t>Discover NIV, The Woman's Study Bible by Dorothy Kelley Patterson. This book is published by Thomas Nelson in Hardcover format, ISBN 9780785212379, ASIN 078521237X, under Christian Books and Bibles, Old Testament Biographies, Christian Marriage.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -766,66 +785,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>