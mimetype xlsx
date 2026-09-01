--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -163,50 +163,60 @@
   </si>
   <si>
     <t>8.25 x 6.25 x 0.5 inches</t>
   </si>
   <si>
     <t>12 ounces</t>
   </si>
   <si>
     <t>Explore the underwater world of creatures from sea turtles to clown fish in this touch and feel board book. Perfect for little hands to hold, this sensory board book features a variety of materials to touch and feel.
 Features a silicone touch and feel element on the cover and various touch and feel elements on each spread
 Interactive fun and tactile learning in this children's book will engage young readers' senses
 Toddlers will enjoy the different touch and feel elements
 Real photography of a dolphin, seahorse, starfish, seal and more are shown in this toddler book
 Learn fun facts about each ocean friend
 Add a new baby book to a child's library today!
 These fun children's board books are perfect for reading anytime or to give as gifts for special occasions such as, birthday gifts, baby shower wishing well gifts or for holidays such as Christmas, Easter or Valentine's Day. Look for our other touch and feel board books, children's padded board books, novelty books and more at amazon.com/littlehippobooks.
 Whether you're looking for well-known tales, tender or funny animal stories, or educational books for toddlers, Little Hippo® Books will become bedtime, or anytime, reading favorites!
 Board Book with silicone touch and feel elements
 10 pages
 6.25 inches x 8.25 inches
 Ages Baby to 6</t>
   </si>
   <si>
     <t>Little Hippo Books is a publisher of children’s books targeting the youngest of readers, including padded board books, and engaging novelty books, such as touch-and-feel, finger puppets or sound books.
 We are a family-minded company whose mission is to create children’s books that inspire nurturing reading moments for children and their families, along with a life-long love of reading. Our bright, colorful and beautifully produced books offer an inspiring variety of title selections. Whether you're looking for well-known tales, tender or funny animal stories, or educational books for toddlers, any of the Little Hippo® Books will become bedtime, or anytime, reading favorites!</t>
+  </si>
+  <si>
+    <t>Ocean Friends - Touch and Feel Board Book is a simple, engaging sensory book made especially for babies and toddlers who are just beginning to explore books with their hands as well as their eyes. Its main purpose is not to tell a long story, but to introduce young children to the ocean in a playful, gentle, and interactive way. The book invites little readers to meet sea creatures such as sea turtles, clown fish, dolphins, seahorses, starfish, and seals, turning each page into a small discovery. Because it is designed as a touch-and-feel board book, the experience is as much about sensation and curiosity as it is about reading.
+What makes this book appealing is the way it combines real photographs with textured elements that children can touch. Instead of showing only flat drawings, the book uses images of ocean animals that feel a little more real and immediate, which helps young children connect the pictures to the living world. Each page gives them something to look at and something to feel, so the book becomes an active experience rather than a passive one. That kind of interaction is especially helpful for toddlers, who learn best through hands-on exploration. The textures encourage children to slow down, notice differences, and use their senses while they turn each page.
+The book is also very manageable for small children because of its size and format. As a board book, it is sturdy enough to be handled by little hands without tearing easily. This matters because babies and toddlers often like to hold, chew, tap, and turn pages in their own way. A book like this is built to survive that kind of use. The pages are short and simple, and the book is compact enough for reading at home, during quiet time, or even on the go. It feels like a book made to fit naturally into early childhood routines.
+Another important part of the book is its educational value. While it is playful and sensory, it also gives children an early introduction to ocean life. The fun facts included in the book help young readers begin to recognize different sea animals and learn basic information about them. These facts are likely kept simple and age-appropriate, which makes them easy for parents or caregivers to read aloud and explain in their own words. In that way, the book supports language development as well as early science learning. Children are not just touching textures; they are also beginning to build vocabulary around animals, colors, and the natural world.
+The tone of the book is gentle and cheerful, which is exactly right for its audience. It is not overwhelming, noisy, or overly stimulating. Instead, it offers a calm kind of discovery. Babies and toddlers can look at one animal at a time, feel the different textures, and enjoy the repetition of turning pages. That repetition is important because young children love familiar patterns. It gives them confidence and helps them know what to expect. A book like this can be read many times without losing its charm, because the joy comes from the repeated act of exploring rather than from a complicated plot.
+The sensory aspect of the book is what gives it the most value. Touch-and-feel books are often a child’s first step into active reading. They help children associate books with comfort, play, and discovery. In this book, the variety of materials on the pages creates small moments of surprise. One surface might feel smooth, another soft, another bumpy or textured. Those differences keep children interested and help them learn through comparison. For very young readers, that kind of tactile learning is powerful because it connects language to physical experience. They are not just hearing the word “starfish” or “dolphin”; they are also feeling something connected to the page.
+This book would also work well as a gift because it is both useful and charming. It is the kind of title parents may choose for a baby’s first library, a baby shower, or a toddler who loves animals and books with textures. Its broad age appeal means it can be introduced early and still remain enjoyable as a child grows a little older. The ocean theme gives it extra appeal because sea creatures are naturally interesting to young children. Many toddlers are fascinated by animals, water, and bright colors, so the book builds on those interests in a way that feels easy and welcoming.
+Overall, Ocean Friends - Touch and Feel Board Book is a sweet and practical early-learning book that turns ocean exploration into a sensory adventure. It does not try to do too much, and that is one of its strengths. It focuses on a clear purpose: helping young children touch, look, listen, and learn in a simple, enjoyable way. With its sturdy pages, real photos, soft tactile elements, and friendly sea creatures, the book offers a comforting first experience of reading. It is a small book, but for a baby or toddler, it can open the door to curiosity, language, and a growing love of books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/66e52d15-19b2-4b71-b1c1-fe5209c737fa.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066395</t>
   </si>
   <si>
     <t>Discover Ocean Friends - Touch and Feel Board Book by Little Hippo Books. This book is published by Little Hippo Books in Board Book format, ISBN 9781952592805, ASIN 1952592801, under Children's Books, Children's Marine Life Books, Children's Turtle Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,66 +769,68 @@
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>