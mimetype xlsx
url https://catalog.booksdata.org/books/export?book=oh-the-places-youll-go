--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -156,50 +156,57 @@
     <t>General Books</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>1990-01-22 00:00:00</t>
   </si>
   <si>
     <t>8.38 x 0.4 x 11.38 inches</t>
   </si>
   <si>
     <t>12.8 ounces</t>
   </si>
   <si>
     <t>#1 NEW YORK TIMES BESTSELLER • Dr. Seuss’s wonderfully wise Oh, the Places You’ll Go! is the perfect gift to celebrate all of our special milestones—from graduations to birthdays and beyond!
 “[A] book that has proved to be popular for graduates of all ages since it was first published.”—The New York Times
 From soaring to high heights and seeing great sights to being left in a Lurch on a prickle-ly perch, Dr. Seuss addresses life’s ups and downs with his trademark humorous verse and whimsical illustrations.
 The inspiring and timeless message encourages readers to find the success that lies within, no matter what challenges they face. A perennial favorite and a perfect gift for anyone starting a new phase in their life!</t>
   </si>
   <si>
     <t>Theodor Seuss Geisel—aka Dr. Seuss—is one of the most beloved children’s book authors of all time. From The Cat in the Hat to Oh, the Places You’ll Go!, his iconic characters, stories, and art style have been a lasting influence on generations of children and adults. The books he wrote and illustrated under the name Dr. Seuss (and others that he wrote but did not illustrate, including some under the pseudonyms Theo. LeSieg and Rosetta Stone) have been translated into 45 languages. Hundreds of millions of copies have found their way into homes and hearts around the world. Dr. Seuss’s long list of awards includes Caldecott Honors, the Pulitzer Prize, and eight honorary doctorates. Works based on his original stories have won three Oscars, three Emmys, three Grammys, and a Peabody.</t>
+  </si>
+  <si>
+    <t>Published in 1990, Oh, the Places You'll Go! stands as the magnificent capstone to Theodor Seuss Geisel’s legendary career. While ostensibly categorized as a picture book for children, its enduring cultural legacy has proven it to be something much more profound: an incredibly wise, emotionally resonant roadmap for navigating the unpredictable journey of life. It has become the quintessential gift for high school and college graduates, not simply because it celebrates achievement, but because it speaks to the daunting reality of transitions. In his final literary act, Dr. Seuss strips away the specific narratives of his earlier works—there are no Loraxes protecting trees or Grinches stealing holidays here—to focus entirely on a universal protagonist simply referred to as "You." By directly addressing the reader, Seuss crafts a deeply personal, philosophical manifesto that validates both the soaring triumphs and the crushing defeats that inevitably accompany the human experience.
+The narrative opens with an immediate, empowering declaration of total autonomy. Seuss famously reminds the reader that they have brains in their head and feet in their shoes, completely equipping them to steer themselves in any direction they choose. This foundational premise places the locus of control entirely within the individual. The vast, colorful, and slightly intimidating world is laid out before them as a landscape of boundless opportunity, represented by whimsical, wide-open architecture and winding roads. The initial phase of the journey is characterized by a burst of intoxicating optimism and rapid forward momentum. The reader is encouraged to leave the comfortable, familiar confines of their hometown and strike out into the great unknown, assured that they will join the ranks of the "high fliers" who soar to spectacular heights. It is a brilliant capture of youthful ambition, perfectly encapsulating the fearless energy of beginning a new chapter, whether that means starting a new career, moving to a new city, or simply stepping outside of one's comfort zone.
+However, the true genius of Oh, the Places You'll Go! lies in its stark, unflinching refusal to peddle toxic positivity. Just as the reader is riding the high of early success, Seuss abruptly pulls the rug out from under them, introducing the harsh reality of "Bang-ups and Hang-ups." The book openly acknowledges that failure is not merely a possibility; it is an absolute certainty. The protagonist's balloon inevitably gets caught in a tree, leaving them stranded in a "Lurch" while everyone else flies on without them. This leads directly into the "Slump," a beautifully articulated metaphor for the deep ruts of depression, confusion, and loss of momentum that plague every adult life. Seuss’s rhyming prose captures the frustrating reality that un-slumping oneself is not easily done. By acknowledging this pain without sugarcoating it, the book offers a profound sense of comfort. It assures the reader that falling behind and losing direction are not signs of personal defect, but rather standard, expected features of the journey.
+This exploration of adversity culminates in the book's most brilliant and haunting conceptual landscape: The Waiting Place. Seuss depicts a bleak, stagnant environment where everyone is paralyzed by inaction, simply waiting for external circumstances to change. They are waiting for a train to go, a bus to come, a better break, or another chance. It is a chillingly accurate portrayal of human procrastination and the paralyzing fear of making the wrong choice. The Waiting Place represents the ultimate danger—not of failing, but of never trying again. It is a psychological trap where potential goes to die. Yet, just as the gloom threatens to become permanent, Seuss forcefully ejects the reader from this purgatory, shouting a definitive "NO! That's not for you!" It is a powerful call to action, demanding that the individual break free from the inertia of waiting and actively reclaim their agency, reminding them that they alone are responsible for restarting their own engine.
+The final act of the book is a masterclass in realistic resilience. The protagonist escapes the Waiting Place and rediscovers the bright, colorful world of success, but they do so with a newfound maturity. Seuss acknowledges that even after overcoming a slump, there will be terrifying challenges ahead, problems that will scare the reader right out of their pants. There will be moments of profound loneliness, where the journey must be faced without any companions to lean on, and dark weather to navigate. Yet, the underlying message is one of unyielding endurance. The reader is encouraged to keep stepping forward with dexterity and tact, remembering that life is a Great Balancing Act. By marrying boundless optimism with a clear-eyed acceptance of hardship, Dr. Seuss created a masterpiece that transcends age and demographic. Oh, the Places You'll Go! does not promise a smooth ride, but it does offer a ninety-eight and three-quarters percent guarantee that with courage and persistence, you will move mountains.</t>
   </si>
   <si>
     <t>Inspirational yet honest, and always rhythmically rollicking, Oh, the Places You'll Go! is a perfect sendoff for children, 1 to 100, entering any new phase of their lives. Kindergartners, graduate students, newlyweds, newly employeds--all will glean shiny pearls of wisdom about the big, bountiful future. The incomparable Dr. Seuss rejoices in the potential everyone has to fulfill their wildest dreams: "You'll be on your way up! / You'll be seeing great sights! / You'll join the high fliers / who soar to high heights." At the same time, he won't delude the starry-eyed upstart about the pitfalls of life: "You can get all hung up / in a prickle-ly perch. / And your gang will fly on. / You'll be left in a Lurch."
 But fear not! Dr. Seuss, with his inimitable illustrations and exhilarating rhymes, is convinced ("98 and 3/4 percent guaranteed") that success is imminent. As long as you remember "to be dexterous and deft. And NEVER mix up your right foot with your left," things should work out. (All ages) --Emilie Coulter</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/6975cba9-0c8e-40f5-842d-a3e1db746c35.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055369</t>
   </si>
   <si>
     <t>Discover Oh, the Places You'll Go! by Dr. Seuss. This book is published by Random House Books for Young Readers in Hardcover format, ISBN 9780679805274, ASIN 0679805273, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
@@ -754,68 +761,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>