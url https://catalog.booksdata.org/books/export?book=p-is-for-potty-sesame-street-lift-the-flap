--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -163,50 +163,57 @@
   </si>
   <si>
     <t>Children's Daily Activities Books</t>
   </si>
   <si>
     <t>Children's Toilet Training Books</t>
   </si>
   <si>
     <t>Lift-the-Flap</t>
   </si>
   <si>
     <t>2014-07-22 00:00:00</t>
   </si>
   <si>
     <t>7.99 x 0.31 x 9.02 inches</t>
   </si>
   <si>
     <t>7.4 ounces</t>
   </si>
   <si>
     <t>Sesame Street's Elmo tells little girls and boys ages 1 to 3 all about how to use the potty in this sturdy lift-the-flap board book with more than 30 flaps to find and open!
 P is for Potty is the perfect mix of fun and learning for potty-training toddlers—especially while they practice sitting on the potty! Sturdy flaps will hold up to hours of repeat lifting and peeking, and toddlers will delight in the surprises they find under the flaps.</t>
   </si>
   <si>
     <t>Naomi Kleinberg is a children’s book editor and the author of many children’s books. She lives in New York City in an apartment so filled with books that there’s barely enough room for her family. By odd coincidence, her favorite foods—apples, avocados, and arugula—all begin with the letter A. And she absolutely adores working on and writing Sesame Street books.</t>
+  </si>
+  <si>
+    <t>Potty training is one of the most universally challenging developmental milestones for both toddlers and their parents, often fraught with anxiety, resistance, and frustration. Enter Sesame Street, a brand that has spent over half a century masterfully translating complex life lessons into accessible, bite-sized entertainment for preschoolers. Naomi Kleinberg’s P is for Potty! leverages the monumental cultural cachet and inherent warmth of Elmo, perhaps the most beloved monster in children's television, to guide young readers through this daunting transition. Instead of presenting toilet training as a strict set of rules or a demanding chore, the book frames the experience as a natural, exciting step toward growing up. By utilizing a familiar cast of characters and a highly empathetic tone, Kleinberg provides a gentle, encouraging roadmap that helps de-escalate the tension surrounding the bathroom, transforming a potential battleground into a space of positive reinforcement and shared celebration.
+What truly elevates this specific volume from a standard storybook into a highly effective educational tool is Christopher Moroney’s brilliant, interactive illustration style, specifically the integration of the lift-the-flap mechanic. For a toddler, sitting still and passively listening to a book about using the toilet can quickly lose its appeal. However, the physical act of lifting dozens of sturdy cardboard flaps transforms the reading experience into an active, engaging game of peek-a-boo. This tactile engagement is strategically designed to keep easily distracted minds focused on the subject matter. As children lift the flaps to reveal hidden soap bubbles, clean towels, or Sesame Street friends succeeding at their own bathroom routines, they are actively participating in the learning process. This physical interaction also subtly reinforces the cause-and-effect nature of potty training itself—performing an action yields a specific result—while simultaneously helping the child develop crucial fine motor skills that they will eventually need to pull up their own pants or turn on a faucet.
+The narrative structure follows Elmo and his younger cousin, Baby David, providing a highly relatable dual perspective on the potty training journey. Elmo acts as the enthusiastic, slightly more experienced mentor, while still acknowledging that the process requires practice and patience. One of the most significant psychological hurdles in toilet training is a toddler's profound fear of missing out; they simply do not want to stop playing to go to the bathroom. Kleinberg tackles this issue head-on. The book portrays Elmo and his friends deeply engaged in fun activities, such as building blocks or playing with toys, when the sudden urge to use the potty strikes. By showing Elmo making the active, conscious choice to pause his playtime, hurry to the bathroom, and then successfully return to his toys right where he left them, the story brilliantly dismantles the anxiety that taking a bathroom break means the fun has to end permanently. It validates the child's desire to play while reinforcing the necessity of listening to their body's internal cues.
+Crucially, P is for Potty! refuses to present an unrealistic, sanitized version of toilet training where success is immediate and flawless. The book approaches the inevitable reality of accidents with immense grace, humor, and a complete absence of shame. When a character doesn't quite make it to the potty in time, there is no scolding or disappointment from the adult figures in the story. Instead, the narrative emphasizes that accidents are an entirely normal, expected part of the learning curve. The overarching message is one of resilience and persistent encouragement: simply clean up, put on dry clothes, and try again next time. This gentle approach is vital for protecting the child's developing self-esteem, ensuring that they do not associate the bathroom with feelings of failure or anxiety. It reassures parents as well, offering a modeled script of patience and understanding that they can adopt when facing similar real-world setbacks on their own bathroom floors.
+Beyond the physical act of using the toilet, the book serves as a comprehensive primer on the entire bathroom hygiene routine. Through Moroney's bright, clear illustrations and the interactive flaps, children are walked step-by-step through the vital supplementary tasks that often get overlooked in the rush to the potty. They learn the importance of wiping properly, the fun of flushing and watching the water swirl away, and the absolute necessity of scrubbing hands with soap and water afterward. The story culminates in the ultimate, highly coveted toddler reward: graduating to big kid underwear. By framing this transition as a joyous milestone and a badge of honor, the book provides a tangible, exciting goal for the child to strive toward. Ultimately, P is for Potty! is a masterclass in empathetic childhood education. It takes a messy, stressful, and complicated human experience and distills it into a colorful, reassuring, and interactive adventure, proving that with a little help from Elmo and a lot of patience, every child can master this essential life skill.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/d45cfb10-ba81-4f5c-938c-e398807b2806.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066335</t>
   </si>
   <si>
     <t>Discover P is for Potty! (Sesame Street) (Lift-the-Flap) by Naomi Kleinberg. This book is published by Random House Books for Young Readers in Board Book format, ISBN 9780385383691, ASIN 038538369X, under Children's Books, Children's Daily Activities Books, Children's Toilet Training Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -763,66 +770,68 @@
       <c r="O2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>47</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>48</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>