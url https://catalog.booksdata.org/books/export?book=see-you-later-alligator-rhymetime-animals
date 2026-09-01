--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -159,50 +159,65 @@
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Humor</t>
   </si>
   <si>
     <t>Poetry for Early Learning</t>
   </si>
   <si>
     <t>2016-09-20 00:00:00</t>
   </si>
   <si>
     <t>10 x 0.4 x 10 inches</t>
   </si>
   <si>
     <t>1.1 pounds</t>
   </si>
   <si>
     <t>Twenty-four weeks on the New York Times Bestseller list!
 A silly story with bright, engaging illustrations and expressive, rhyming text that children will want to read—and giggle through—again and again.
 A departing tortoise has his bags packed and is almost ready to set out on an adventure, but he can’t leave until he says good-bye to each of his animal friends. The tortoise stops for every last timid mouse and bumblebee, shouting his rhyming good-byes, making you wonder if, perhaps, he’s stalling the start of his trip.
 His animal friends appear startled as he suddenly pops up on each page to say adieu—especially the perplexed rhinoceros the tortoise mistakes for a unicorn! With each farewell, the tortoise’s good-byes get sillier and more creative. When will the good-byes end and the adventure begin?</t>
   </si>
   <si>
     <t>Sally Hopgood is a New York Times Bestselling children’s book author, an accomplished artist, and a paper engineer. She lives on a houseboat close to the tide mill in Woodbridge, Suffolk, England.</t>
+  </si>
+  <si>
+    <t>See You Later, Alligator by Sally Hopgood, illustrated by Emma Levey, is a delightful children's picture book that celebrates friendship, kindness, and the joy of spending time with others. Part of the RhymeTime Animals series, the story is written in lively rhyming verse that makes it engaging for young readers while introducing them to a variety of colorful animal characters. The book combines playful language with bright, cheerful illustrations to create an entertaining reading experience that encourages imagination and social interaction.
+The story begins with Alligator happily greeting his animal friends and inviting them to join him for a fun-filled day. Instead of focusing on a grand adventure or a difficult problem, the book highlights the excitement of being together and enjoying simple activities. Every page introduces another friendly animal who joins the group, creating a growing sense of anticipation and celebration. The rhyming text flows smoothly, making it easy for children to listen, repeat, and remember the playful phrases.
+As the gathering grows, readers meet a variety of animals, each with their own unique personality and appearance. Every new arrival is welcomed warmly, showing that everyone has a place in the group regardless of their differences. The animals interact with one another in cheerful ways, sharing smiles, laughter, and excitement as they prepare for a day of fun. Their positive attitudes create a warm atmosphere that reflects the importance of friendship and inclusion.
+Throughout the story, the characters participate in enjoyable activities that encourage movement, creativity, and teamwork. Whether they are playing games, dancing, exploring, or simply spending time together, the animals demonstrate that happiness often comes from shared experiences rather than material things. Their playful adventures remind young readers that cooperation and kindness make every activity more enjoyable. No one is left out, and every character contributes to the lively atmosphere.
+One of the book's most appealing features is its use of rhyme. Each sentence is carefully written to create a rhythmic pattern that feels musical when read aloud. The repeated rhyming phrases not only entertain children but also help them develop listening skills, vocabulary, and an awareness of language sounds. Reading the story aloud becomes an interactive experience, encouraging children to predict rhyming words and join in with familiar expressions.
+The illustrations by Emma Levey play an equally important role in bringing the story to life. Every page is filled with bright colors, expressive animal characters, and playful details that capture children's attention. The animals' facial expressions clearly show their excitement, curiosity, and happiness, making it easy for young readers to understand the emotions behind the story even before they can read every word. The cheerful artwork complements the rhyming text perfectly, creating a lively and inviting world.
+As the animals continue their adventures, the story gently reinforces positive social values. The characters are polite, encouraging, and supportive of one another. They share space, include everyone in their activities, and celebrate each other's company. These simple interactions provide valuable examples of good friendship without feeling like a lesson. Instead of directly teaching moral values, the story allows children to observe them naturally through the characters' behavior.
+The book also encourages confidence and curiosity. Each animal is comfortable being themselves, and their individual traits add to the fun rather than creating conflict. This diversity shows children that differences make friendships more interesting and enjoyable. The welcoming attitude displayed by the group encourages readers to appreciate others and to approach new friendships with openness and kindness.
+As the day progresses, the joyful activities eventually come to an end. Like all pleasant gatherings, there comes a time for the friends to return home. Rather than feeling sad about saying goodbye, the animals part with cheerful farewells and the promise of meeting again. The familiar phrase "See you later, alligator" becomes a playful expression of affection rather than a final goodbye. It reminds children that friendships continue even when friends are temporarily apart.
+The ending leaves readers with a comforting message about the importance of maintaining positive relationships. Goodbyes are presented as a natural part of life, but they are softened by the excitement of future reunions. This reassuring conclusion helps young children understand that spending time apart does not mean a friendship has ended. Instead, every farewell carries the hope of another happy meeting.
+Beyond its simple storyline, the book serves as an enjoyable tool for early childhood learning. The rhythmic language supports speech development and phonemic awareness, while the repeated patterns help strengthen memory and language recognition. The animal characters also provide opportunities for children to learn about different creatures and their distinctive appearances. Parents and teachers can use the story to spark conversations about friendship, manners, sharing, and emotions.
+The book's gentle pace and repetitive structure make it especially suitable for preschool and early primary school readers. Young children can easily follow the sequence of events while enjoying the playful sounds of the rhymes. Because the story focuses on positive emotions and familiar social situations, it creates a comforting reading experience that children often enjoy revisiting.
+Overall, See You Later, Alligator is a charming picture book that combines engaging rhymes, lovable animal characters, and vibrant illustrations to celebrate friendship, kindness, and togetherness. Sally Hopgood's rhythmic storytelling and Emma Levey's colorful artwork work together to create a joyful reading experience that is both entertaining and educational. Through its simple adventures and cheerful farewells, the book reminds young readers that spending time with friends, welcoming others with kindness, and looking forward to future reunions are some of life's greatest pleasures. Its playful language, warm message, and memorable characters make it a delightful story for children and the adults who share it with them.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/c861b088-8f6e-4678-9ddb-8f5eb8c5a3bf.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055400</t>
   </si>
   <si>
     <t>Discover See You Later, Alligator (RhymeTime Animals) by Sally Hopgood. This book is published by Sky Pony in Hardcover format, ISBN 9781510704848, ASIN 1510704841, under Children's Books, Children's Humor, Poetry for Early Learning.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -757,66 +772,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>