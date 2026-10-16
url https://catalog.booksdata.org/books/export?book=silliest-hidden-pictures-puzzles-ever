--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -160,50 +160,57 @@
   </si>
   <si>
     <t>Children's Activity Books</t>
   </si>
   <si>
     <t>2024-01-09 00:00:00</t>
   </si>
   <si>
     <t>8.39 x 0.31 x 10.87 inches</t>
   </si>
   <si>
     <t>13.3 ounces</t>
   </si>
   <si>
     <t>The silliest seek-and-find book yet!
 Find 1,000+ objects in 80+ Hidden Pictures puzzles inside this wacky puzzle book for kids ages 6+. Silly jokes, riddles and delightfully quirky activities provide hours of kid-friendly fun!
 Crafted by puzzle pros, this wacky Highlights search-and-find book for kids is packed full of laughs. As your little one flips from tongue-twisters to puzzles, this highly visual hidden-object book will keep them engaged and smiling with:
 · Hidden Picture puzzles: spot the umbrella in the white-water rapids and the slice of pie on the ski slopes
 · Spot the Impostor puzzles: find the tortilla chips hiding in the avocados
 · Laugh-out-loud fill-in stories like Eight Reasons Pigs Shouldn’t Be Plumbers
 · Dozens of jokes, tongue twisters and wacky characters
 This find-it book will provide hours of skill-building entertainment, rainy-day fun or road-trip games for kids. Searching for objects in Hidden Pictures scenes helps develop vocabulary, concentration and attention to detail — all skills necessary for school. Made by puzzle experts, all Hidden Pictures kids activity books encourage independence and persistence, reinforced by humor and fun!</t>
   </si>
   <si>
     <t>Highlights is the trusted brand that believes children are the world’s most important people. From our award-winning magazines, Highlights, High Five, and Hello, to our bestselling puzzle books and groundbreaking education books, the Highlights promise of helping children become their best selves can be found in all of our exceptional, high-quality products for children.</t>
+  </si>
+  <si>
+    <t>For generations, Highlights for Children has been a universally recognized and trusted name in educational entertainment, building an enduring legacy on their foundational philosophy of providing "Fun with a Purpose." Within their vast and impressive catalog of childhood staples, the Silliest Hidden Pictures Puzzles Ever stands out as a particularly uproarious and highly engaging collection. This specific volume takes the classic, time-tested Hidden Pictures format—a beloved feature of the Highlights brand for over seven decades—and infuses it with a massive dose of absurdity, surrealism, and laugh-out-loud visual comedy. It is a book intentionally designed not just to challenge the developing brains and visual acuity of young readers, but to actively tickle their funny bones. By offering a chaotic, delightfully weird twist on a familiar childhood pastime, the book transforms a standard cognitive exercise into a riotous adventure through the bounds of imagination.
+At the core of the book remains the traditional and highly effective Highlights mechanic that parents and educators know so well. Readers are presented with a large, intricately drawn black-and-white scene, which is accompanied by a sidebar displaying a series of smaller, seemingly random everyday objects—such as a comb, a slice of pie, a toothbrush, a crescent moon, or a baseball bat. The objective is to carefully scan the larger image and locate these hidden items, which are cleverly camouflaged within the lines, shading, and negative space of the main illustration. However, what truly elevates this specific volume is the thematic content of those main illustrations. As the title boldly promises, the scenes are masterclasses in absolute, unapologetic silliness. Instead of searching a mundane park, a standard classroom, or a typical farm, children are invited to scour illustrations of pigs flying airplanes, octopuses wearing multiple pairs of roller skates, dinosaurs throwing chaotic birthday parties, and upside-down towns where gravity has simply taken a holiday. This layer of surreal humor fundamentally changes the reading experience. It ensures that the child is highly entertained by the sheer absurdity of the premise long before they even begin the cognitive work of hunting for the hidden objects.
+The genius of this "silly" approach lies in its ability to act as a brilliant Trojan horse for crucial cognitive development. While kids are giggling at a cow wearing a top hat or a dog captaining a submarine, they are simultaneously engaging in a rigorous workout of their visual perception skills. Finding the cleverly hidden objects requires high-level figure-ground discrimination, which is the brain's ability to focus on a specific visual detail while actively ignoring a distracting, busy background. It forces children to analyze shapes, examine spatial relationships, and patiently and systematically scan an image from edge to edge. Furthermore, the book serves as an excellent, interactive tool for vocabulary building and early language development. As younger children point to the hidden items, parents can encourage them to name the objects and describe exactly where they found them, using essential positional words like "above," "beneath," "inside," or "next to." The ridiculous nature of the scenes also naturally prompts imaginative storytelling, as kids inevitably begin to ask questions about why the animals are acting so strangely or how a particular wacky scenario came to be.
+Beyond the significant developmental benefits, the book offers a profoundly necessary analog escape in an increasingly digital, screen-saturated world. Silliest Hidden Pictures Puzzles Ever requires no batteries, no charging cables, and absolutely no Wi-Fi connection. It is a tactile, physical experience that demands the reader's active, focused participation rather than passive consumption. The detailed black-and-white line art intentionally invites kids to grab a box of crayons, colored pencils, or markers and transform the book into a personalized coloring project once the puzzles are completely solved, effectively doubling the lifespan of the entertainment. This makes it an absolutely indispensable tool for long family car rides, dreary rainy afternoons, or quiet time before bed. It provides a structured, quiet activity that calms the mind and requires extended concentration, offering a stark, healthy contrast to the hyper-stimulating, rapid-fire pacing of modern children's television shows, video games, and tablet applications.
+Finally, the book possesses a beautiful, cross-generational appeal that few other activities can claim. Because the Highlights brand has been a cultural touchstone for so many decades, parents and grandparents are intimately familiar with the distinct joy—and occasional frustration—of finding that one elusive hidden object. Sitting down to work on these puzzles together effectively bridges the generational gap, creating precious moments of shared victory and collaborative problem-solving. An adult is just as likely to be temporarily stumped by a cleverly hidden spoon as a five-year-old, placing everyone on a completely level playing field of discovery. Ultimately, Silliest Hidden Pictures Puzzles Ever is a wonderful celebration of joyful observation and shared laughter. It reminds readers of all ages to look a little closer at the world around them, proving that with a little patience and a sharp eye, one can always find something wonderfully unexpected and completely hilarious hidden just beneath the surface.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/7e904691-b73d-4145-b970-b74f10bc7e13.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055359</t>
   </si>
   <si>
     <t>Discover Silliest Hidden Pictures Puzzles Ever by Highlights. This book is published by Highlights Press in Paperback format, ISBN 9781639621521, ASIN 1639621520, under Children's Books, Children's Puzzle Books, Children's Activity Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,66 +763,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>