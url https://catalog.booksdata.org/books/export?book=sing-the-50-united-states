--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -169,56 +169,65 @@
   </si>
   <si>
     <t>8.38 x 0.39 x 11.31 inches</t>
   </si>
   <si>
     <t>12.8 ounces</t>
   </si>
   <si>
     <t>#1 NEW YORK TIMES BESTSELLER • With this newly discovered and never-before-seen picture book by Dr. Seuss himself, celebrate the 250th anniversary of the United States of America! From Alabama to Wyoming, learn the names of all 50 states with a little help from the Cat in the Hat.
 To sing the 50 United States
 you have to use your brain.
 Massachusetts.
 Minnesota.
 Missouri and Montana.
 M-i-s-s-Mississippi.
 Maryland!
 Michigan and Maine!
 In this never-before-seen picture book featuring Dr. Seuss’s signature rhyming style, readers will delight in naming the 50 states alongside the beloved Cat in the Hat! Funny, engaging, and educational, this book is ideal for Seuss fans and collectors of all ages. Sing the 50 United States! features original, previously unpublished text by Dr. Seuss and brand-new illustrations inspired by his sketches.
 At the end of the book you’ll find a Publisher’s Note about how this project came to be, including archival images of the original text and sketches by Ted Geisel—a.k.a. Dr. Seuss!
 Remove the book’s jacket to reveal a complete map of the United States on the back, perfect for readers to test their own state-naming skills.</t>
   </si>
   <si>
     <t>Theodor Seuss Geisel—aka Dr. Seuss—is one of the most beloved children’s book authors of all time. From The Cat in the Hat to Oh, the Places You’ll Go!, his iconic characters, stories, and art style have been a lasting influence on generations of children and adults. The books he wrote and illustrated under the name Dr. Seuss (and others that he wrote but did not illustrate, including some under the pseudonyms Theo. LeSieg and Rosetta Stone) have been translated into 45 languages. Hundreds of millions of copies have found their way into homes and hearts around the world. Dr. Seuss’s long list of awards includes Caldecott Honors, the Pulitzer Prize, and eight honorary doctorates. Works based on his original stories have won three Oscars, three Emmys, three Grammys, and a Peabody.</t>
   </si>
   <si>
-    <t>Sing the 50 United States! by Dr. Seuss is a cheerful, educational picture book designed to help young children learn the names of all 50 U.S. states through rhyme, rhythm, and playful repetition. The story features the Cat in the Hat, along with two little cat helpers, as they guide readers across the country in a lively sing-along that turns geography into a game.
-[...4 lines deleted...]
-In the end, Sing the 50 United States! is a simple but charming book about memory, music, and discovery. It does not rely on complex characters or plot twists. Instead, it offers children a joyful way to learn something practical while enjoying the familiar humor and wordplay associated with Dr. Seuss. The result is a short, lively picture book that turns the 50 states into a singable, memorable experience.</t>
+    <t>Sing the 50 United States! by Dr. Seuss is a delightful children's picture book that introduces young readers to all fifty states of the United States through playful rhymes, rhythmic verses, and memorable illustrations. Rather than telling a traditional story with a central plot or characters, the book serves as a joyful celebration of American geography, history, culture, and diversity. Written in Dr. Seuss's signature lively style, it transforms what could have been a simple list of states into an entertaining learning experience that encourages curiosity and imagination.
+The book begins by inviting readers on a musical journey across the United States. Instead of presenting facts in a textbook format, Dr. Seuss encourages children to "sing" their way through the country. This playful approach immediately creates excitement and makes learning feel like an adventure rather than a lesson. Each page introduces different states while highlighting interesting landmarks, historical figures, natural wonders, industries, or unique traditions associated with them.
+One of the book's greatest strengths is the way it presents geography as something alive and exciting. Every state is treated as an important part of a much larger picture. Readers travel from the snowy mountains of Alaska to the sunny beaches of Hawaii, from the forests of Maine to the deserts of Arizona. Along the way, they discover that each state has its own personality, customs, and contributions to the nation.
+Rather than overwhelming children with detailed historical information, the book focuses on memorable facts that spark interest. Some states are introduced through famous landmarks, while others are recognized for their natural beauty, agriculture, music, wildlife, or historical importance. These short but engaging descriptions encourage readers to ask questions and learn more about the places they encounter.
+Throughout the journey, Dr. Seuss celebrates the incredible diversity found across America. The landscapes constantly change—from towering mountains and deep canyons to rivers, lakes, forests, and vast plains. The climate also shifts dramatically, reminding readers that a single country can contain many different environments. This variety teaches children that every region has something unique to offer and deserves appreciation.
+The book also emphasizes the cultural richness of the United States. Different traditions, foods, festivals, occupations, and historical achievements are woven naturally into the verses. Instead of suggesting that one state is better than another, the author presents each as an equally valuable piece of the national mosaic. This balanced approach helps children understand that diversity strengthens a country rather than dividing it.
+Another important theme is curiosity. Dr. Seuss does not attempt to explain everything about every state. Instead, he offers just enough information to spark interest. A child who reads about Yellowstone, the Grand Canyon, jazz music, maple syrup, or the Mississippi River may feel inspired to explore those topics further. In this way, the book serves as a starting point for lifelong learning rather than a complete encyclopedia.
+The rhythmic writing is one of the book's defining features. Like many of Dr. Seuss's works, the verses are playful, energetic, and easy to remember. The musical quality makes the information easier to retain, especially for younger readers. Teachers and parents can easily read or sing the text aloud, turning geography lessons into enjoyable shared experiences. This demonstrates how creativity can make education far more engaging than simple memorization.
+The colorful illustrations further enhance the learning experience. Each page is filled with lively drawings that capture the spirit of different states through recognizable landmarks, wildlife, historical symbols, and local traditions. The artwork complements the text without overwhelming it, helping children connect visual images with the places they are learning about. The illustrations also encourage observation, as readers often discover small humorous details every time they revisit the book.
+Beyond teaching geography, the book quietly promotes values such as appreciation, respect, and open-mindedness. As readers travel from state to state, they learn that people can live differently while still belonging to the same nation. Different cultures, climates, industries, and ways of life are presented with equal enthusiasm. This message encourages children to value diversity and remain curious about communities beyond their own.
+The book also highlights the importance of exploration. Instead of remaining in one familiar place, readers are invited to imagine traveling across the country. Whether visiting famous cities, national parks, farms, coastlines, or historical sites, every destination offers something worth discovering. This spirit of exploration reflects Dr. Seuss's broader philosophy that learning should be filled with wonder and excitement.
+Although Sing the 50 United States! is primarily designed for young children, its appeal extends beyond its intended audience. Parents, teachers, and caregivers often find it to be an effective educational tool because it combines entertainment with meaningful learning. Children absorb geographical knowledge almost effortlessly while enjoying the rhythm and humor of the text. The book demonstrates that education becomes far more effective when it inspires curiosity instead of relying solely on facts and repetition.
+Another subtle message running through the book is that every place has its own story. Some states are famous for their history, others for scientific achievements, agriculture, music, natural beauty, or cultural traditions. Together, these individual stories form the larger story of the United States. Readers come away with the understanding that no state exists in isolation; each contributes to the nation's shared identity in its own distinctive way.
+Ultimately, Sing the 50 United States! is much more than a geography book. It is a joyful celebration of exploration, learning, and diversity. Dr. Seuss transforms maps and place names into an exciting adventure that inspires children to look beyond their immediate surroundings and appreciate the richness of the world around them. His playful language, memorable rhymes, and imaginative illustrations remind readers that education can be filled with creativity and delight.
+The lasting message of the book is that every journey begins with curiosity. By encouraging children to sing, imagine, and explore all fifty states, Dr. Seuss nurtures a love for learning that can grow throughout life. Rather than simply teaching geography, the book inspires readers to celebrate differences, appreciate shared connections, and view the world with wonder—qualities that make it a timeless and engaging introduction to the diverse landscape and culture of the United States.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/ec45adfe-0700-4055-bd02-1b20d87b8b23.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054775</t>
   </si>
   <si>
     <t>Discover Sing the 50 United States! by Dr. Seuss. This book is published by Random House Books for Young Readers in Hardcover format, ISBN 9798217228560, ASIN B0FWQW981L, under Children's Books, Picture Books, Kids.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>