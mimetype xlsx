--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,65 @@
     <t>Women's Biographies</t>
   </si>
   <si>
     <t>Memoirs</t>
   </si>
   <si>
     <t>2026-01-13 00:00:00</t>
   </si>
   <si>
     <t>5.76 x 1.03 x 8.62 inches</t>
   </si>
   <si>
     <t>12.8 ounces</t>
   </si>
   <si>
     <t>INSTANT #1 NEW YORK TIMES BESTSELLER • “Burden’s searing, probing memoir explores . . . what she learned about intimacy and her own spirit.”—People​​
 “A beautifully written instant classic. Strangers is gripping and heartbreaking and a must-read for every wife—and husband.”—Graydon Carter
 “Asks us to examine life’s most perplexing questions: Can we see the invisible fault lines in a marriage or truly know the people closest to us?”—Lori Gottlieb
 It was a great love story, one for the ages. The speed of our beginning and the speed of our ending felt like matching bookends. They both came out of nowhere. He wanted it, he wanted me. And then he didn’t.
 In March 2020, Belle Burden was safe and secure with her family at their house on Martha’s Vineyard, navigating the early days of the pandemic together—building fires in the late afternoons, drinking whisky sours, making roast chicken. Then, with no warning or explanation, her husband of twenty years announced that he was leaving her. Overnight, her caring, steady partner became a man she hardly recognized. He exited his life with her like an actor shrugging off a costume.
 In Strangers, Burden revisits her marriage, searching for clues that her husband was not who she always thought he was. As she examines her relationship through a new lens, she reckons with her own family history and the lessons she intuited about how a woman is expected to behave in the face of betrayal. Through all of it, she is transformed. The discreet, compliant woman she once was—someone nicknamed “Belle the Good”—gives way to someone braver, someone determined to use her voice.
 With unflinching honesty and profound grace, Burden charts a path through heartbreak to show the power of a woman who refuses to give up on love. Strangers is a stunning, deeply moving, compulsively readable memoir heralding the arrival of a thrilling new literary talent.</t>
   </si>
   <si>
     <t>Belle Burden holds a BA from Harvard College and a law degree from the New York University School of Law. Her writing has appeared in The New York Times. She lives with her children in New York City.</t>
+  </si>
+  <si>
+    <t>Strangers: A Memoir of Marriage by Belle Burden is an intimate and reflective memoir that explores the complexities of love, commitment, identity, and the gradual unraveling of a marriage. Through honest storytelling and emotional vulnerability, Burden examines how two people who once shared a deep connection can slowly become strangers to one another. Rather than portraying marriage as either a fairy tale or a complete failure, the memoir presents it as a living relationship that changes over time, shaped by personal growth, communication, expectations, and life's unpredictable challenges.
+At the heart of the memoir is the author's effort to understand not only the end of her marriage but also the journey that led to it. She looks back on the early days of the relationship with warmth and tenderness, remembering the excitement of falling in love and the optimism that surrounded the decision to build a life together. Like many couples, they entered marriage believing that love and commitment would be enough to overcome future obstacles. In those early years, shared dreams, mutual affection, and hope created the foundation for a life they expected to last.
+As the years pass, however, the relationship begins to change in subtle ways. The memoir carefully illustrates that marriages rarely collapse because of a single dramatic event. Instead, distance often grows quietly through everyday misunderstandings, unmet expectations, and emotional silence. Small disappointments that seem insignificant at first gradually accumulate, making meaningful communication more difficult. Burden reflects on how easy it is for two people to continue sharing a home and daily routines while slowly losing the emotional closeness that once defined their relationship.
+Throughout the book, the author examines the different roles people play within a marriage. She reflects on the expectations placed upon spouses, both by society and by themselves, and how those expectations can shape behavior in ways that are not always healthy. The memoir explores the tension between maintaining a partnership and preserving one's own identity. As responsibilities increase and life becomes more complicated, both partners change as individuals, sometimes growing together and sometimes growing apart.
+One of the memoir's greatest strengths is its honesty. Rather than assigning blame entirely to one person, Burden acknowledges that relationships are rarely so simple. She openly examines her own choices, assumptions, and emotional responses, recognizing that both partners contributed to the dynamics of the marriage. This balanced perspective gives the memoir depth and authenticity, encouraging readers to think about relationships with empathy rather than judgment.
+Communication emerges as one of the central themes of the book. Burden describes how conversations that were once open and effortless gradually became guarded or avoided altogether. Feelings that remained unspoken created emotional distance, while assumptions replaced honest dialogue. The memoir demonstrates how silence can become just as damaging as open conflict, leaving important needs and concerns unresolved. By reflecting on these experiences, the author highlights the importance of vulnerability and genuine communication in sustaining long-term relationships.
+The memoir also explores loneliness within marriage, an experience that can be especially painful because it exists despite physical closeness. Burden writes about moments when she felt isolated even while sharing her everyday life with her husband. These passages illustrate the emotional complexity of relationships, showing that companionship cannot always prevent feelings of disconnection. The title, Strangers, captures this gradual transformation, suggesting that unfamiliarity can develop even between people who once knew each other deeply.
+As the relationship continues to deteriorate, the author faces difficult decisions about her future. She wrestles with questions about love, loyalty, forgiveness, and self-worth, trying to determine whether the marriage can be repaired or whether letting go is the healthier choice. These reflections are presented thoughtfully, acknowledging the emotional weight of ending a long-term partnership. The memoir does not offer simple answers but instead recognizes that every relationship is shaped by unique circumstances.
+Alongside the story of marital breakdown is a parallel journey of self-discovery. As Burden begins examining her own life more honestly, she gains a clearer understanding of her values, needs, and personal identity. She gradually realizes that healing requires more than simply recovering from heartbreak; it also involves learning who she is outside the relationship. This process is neither quick nor easy, but it becomes one of the memoir's most hopeful elements.
+The author also reflects on memory and perspective, recognizing that people often remember shared experiences differently. Revisiting important moments from the marriage allows her to see events with greater clarity and compassion than she could while living through them. Time provides emotional distance, making it possible to appreciate both the beauty and the pain of the relationship without allowing either to define the entire story.
+Despite its exploration of loss, the memoir ultimately carries a message of resilience and renewal. Burden shows that endings, while painful, can also create opportunities for growth. Through reflection, acceptance, and honesty, she gradually begins rebuilding her life with a stronger sense of self. The experiences that once seemed only heartbreaking become valuable lessons about love, communication, independence, and emotional courage.
+The writing itself is thoughtful, graceful, and emotionally sincere. Rather than relying on dramatic confrontations or sensational details, Burden allows quiet moments and personal reflections to reveal the deeper truths of her experience. Her storytelling invites readers to consider their own relationships and the ways in which people change over time. The memoir's emotional honesty makes it relatable not only to those who have experienced divorce or separation but also to anyone who has struggled with intimacy, identity, or personal transformation.
+Overall, Strangers: A Memoir of Marriage is a moving exploration of how relationships evolve and how individuals find themselves in the aftermath of profound emotional change. Belle Burden offers a compassionate and deeply personal account of love, loss, and self-discovery, reminding readers that even the most painful endings can lead to greater understanding and renewed purpose. More than a story about the breakdown of a marriage, the memoir is a thoughtful meditation on human connection, personal growth, and the courage required to begin again after life takes an unexpected turn.</t>
   </si>
   <si>
     <t>“Reads like a love story and a horror story and, in one nail-biting section, like a financial thriller.”—The New York Times (Editors’ Choice)​​
 “Strangers: A Memoir of Marriage, is a beautifully written eulogy for the loss of a relationship that had been loving, trusting, ‘traditional’ (in the best, unironic sense of the word)—riveting reading for its heartrending candor. Belle Burden examines the very nature of intimacy, vulnerability, and, in practical terms, the naïveté of many a young woman who falls in love with a 'perfect' mate.’”—Joyce Carol Oates, New York Times bestselling author of Fox
 “Examines how we view intimacy, how the people closest to us can change without us knowing, and how to move forward in the wake of devastation.”—W magazine
 “This is a beautiful memoir: Hard-won, incandescently honest, and ultimately affirming.”—Elise Loehnen, New York Times bestselling author of On Our Best Behavior
 “A beautifully written instant classic. Strangers is gripping and heartbreaking and a must-read for every wife—and husband.”—Graydon Carter, New York Times bestselling author of When the Going Was Good
 “In this frank, moving memoir, Burden brings readers along as she grapples with unfathomable change in and outside of her family, and pulls off the impressive trick of writing about writing herself back to wellness.”—Town &amp; Country
 “In Strangers, Belle Burden writes with piercing honesty about what happens when the life you trusted vanishes overnight—and the deeper reckoning that follows when the story you’ve lived no longer holds. With astounding compassion, she asks us to examine life’s most perplexing questions alongside her: Can we see the invisible fault lines in a marriage or truly know the people closest to us? This is an unforgettable story not just of heartbreak, but of self-recognition—of the quiet courage of learning to live in your own truth.”—Lori Gottlieb, New York Times bestselling author of Maybe You Should Talk to Someone
 “A lyrical and gripping tale of the abrupt end of a seemingly solid and loving marriage. I read Strangers in one weekend. Beyond Burden’s beautiful writing and shocking story, it is a call to feminism. She reminds us: Don’t fall asleep at the wheel, be self-sustaining, stake a claim in what’s yours. Strangers is a woman’s graceful awakening—and one to learn from.”—Isabel Gillies, New York Times bestselling author of Happens Every Day
 “Heartbreaking and hopeful. So honest . . . but also exquisitely fair. A real story of resilience.”—George Stephanopoulos on Good Morning America
 “Burden’s journey speaks to anyone broken by the unimaginable and courageous enough to forge a new beginning.”—Adrienne Brodeur, New York Times bestselling author of Wild Game</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/f5120d0e-46de-43b8-9115-13c7c1fe1745.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055367</t>
   </si>
   <si>
     <t>Discover Strangers: A Memoir of Marriage by Belle Burden. This book is published by The Dial Press in Hardcover format, ISBN 9780593733318, ASIN 0593733312, under Biographies and Memoirs, Women's Biographies, Memoirs.</t>
   </si>
@@ -770,68 +785,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>