--- v0 (2026-07-18)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -168,50 +168,71 @@
     <t>2020-09-01 00:00:00</t>
   </si>
   <si>
     <t>6.63 x 1.6 x 10.13 inches</t>
   </si>
   <si>
     <t>3.45 pounds</t>
   </si>
   <si>
     <t>#1 BESTSELLING CHRISTIAN BOOK OF 2025 - The Action Bible, the all-time bestselling illustrated Bible with over 4 million copies sold, featuring 230 illustrated stories that makes it easy and fun to understand the stories of the Bible.
 Features include: 
 Easy-to-read stories in comic book form
 Vivid illustrations for each story
 Bible stories are in chronological order, from Genesis to Revelation
 Call out boxes add additional information and context
 Bible Book Index
 Every page sparks excitement to explore God’s Word and know Him personally. Witness God’s active presence in the world through stories from the life of Jesus and great heroes of the faith. These stories will inspire you to know more about God’s Word and grow your faith in Christ.</t>
   </si>
   <si>
     <t>My Photo
 Sergio Cariello
  Florida, United States
  Born in Brazil.At the age of 5 I already knew I wanted to draw comics.At 11 I had my first comic strip published in Local newspapers-Frederico, the Detective. At Caliber Press penciled, inked and lettered the HP Lovecraft's Dagon, with writer Steven Jones.At Marvel I drew Daredevil,Conan,Thor, Captain America, Disney's Quasimodo,Spider-man, the Avengers and others.Drew Batman, Superman, New Gods, Young Heroes in Love, Superboy, Steel, Guy Gardner, Hawkman, Man called X, The Flash, Deathstroke,Wonderwoman, Green Arrow, Azrael and others for DC.Taught 7 yrs at the Joe Kubert School.Member of the National Cartoonists Society since 1995.Worked with Chuck Dixon and Beau Smith in the Wildcat mini-series.Dark Horse(Beau's and mine Badlander), Image(Spawn),Sojourn, Lady Death, Scion, Crux, and other Crossgen titles,Iron Ghost with Chuck and ATP) and many others. Currently working on the Lone Ranger(Dynamic Forces), Son of Samson with writer Gary Martin for Zondervan, the New Picture Bible for David C Cook ( Now called "The Action Bible", available here at amazon.com : ISBN: 0781444993
 ISBN-13: 9780781444996) and other gigs here and there. Visit my website: www.sergiocariello.com
 look for me on Facebook.</t>
+  </si>
+  <si>
+    <t>The Action Bible: God's Redemptive Story by Sergio Cariello is a visually dynamic retelling of the Bible created to make the sweeping story of Scripture accessible, memorable, and engaging for children, teenagers, and readers who enjoy graphic storytelling. Illustrated in a comic-book style by Cariello, the book presents hundreds of biblical stories through dramatic artwork, dialogue, narration, and carefully selected passages that move the reader from the creation of the world to the beginnings of the early Christian church. Rather than functioning as a conventional study Bible with extensive commentary, The Action Bible focuses on the Bible's overarching narrative, particularly the theme of God's redemptive plan for humanity. For readers searching for The Action Bible summary, Sergio Cariello Bible, Action Bible stories, Bible comic book, Bible stories for kids and teens, or an illustrated Christian Bible, the book offers an accessible introduction to the major events and characters of Scripture while emphasizing faith, courage, obedience, redemption, forgiveness, and God's faithfulness.
+The book begins with the creation story, establishing God as the sovereign Creator and presenting the world as something intentionally made by Him. Adam and Eve are introduced as the first human beings, living in the Garden of Eden in close relationship with God. Their encounter with temptation and subsequent disobedience introduces the Bible's central problem: sin has entered humanity's story and disrupted the relationship between God and His creation. Because The Action Bible is designed as a visual narrative, these events unfold through dramatic scenes that make the emotional movement of the story easy to follow. The fall of humanity is not treated as an isolated event but as the beginning of a much larger story of brokenness and God's response to it.
+The story then moves to Noah and the Flood, where themes of judgment, obedience, faith, and preservation become prominent. Noah is portrayed as a man who trusts God enough to undertake an extraordinary task. He builds the ark, gathers the animals, and survives the flood with his family. Afterward, God's covenant and the rainbow provide an important reminder that judgment is not the final word in the biblical narrative. The story reinforces one of the major ideas running through the book: even when humanity repeatedly fails, God continues to act according to His purposes.
+The narrative next follows Abraham, whose calling becomes a crucial step in God's redemptive plan. Abraham is asked to leave his homeland and trust God's promise concerning his future. His story introduces the biblical idea of covenant and establishes the family line through which the story of Israel develops. The accounts of Isaac, Jacob, and Joseph continue this family narrative. Jacob's complicated relationships and Joseph's betrayal by his brothers demonstrate that God's purposes unfold through imperfect people. The story of Joseph is particularly compelling because it moves from jealousy and suffering to unexpected restoration. Joseph eventually gains authority in Egypt and later encounters the brothers who had sold him. Instead of responding with revenge, he forgives them, showing how God can bring good out of circumstances that initially appear devastating.
+The next major chapter centers on Moses and the Exodus. The Israelites have become enslaved in Egypt, and God calls Moses to lead them toward freedom. Moses initially feels inadequate, but God equips him for the task. The confrontation with Pharaoh, the plagues, the Passover, and the crossing of the Red Sea form some of the most dramatic sequences in the book. The visual format makes these events especially vivid, presenting Moses's struggle and the Israelites' fear as part of a larger story of deliverance. The Exodus establishes a major biblical theme: God hears the cries of His people and acts to rescue them.
+Following the Exodus, the Israelites receive the Law, including the Ten Commandments, and begin their difficult journey through the wilderness. The Action Bible presents this period as a mixture of faith, rebellion, fear, discipline, and God's continued patience. The Israelites repeatedly struggle to trust God, even after experiencing His deliverance. Their story therefore becomes a reflection of human nature: people can witness extraordinary things and still return to fear and doubt. God's covenant relationship with Israel remains central even when the people fail to live faithfully.
+The narrative continues with Joshua and the conquest of the Promised Land, followed by the turbulent period of the judges. Characters such as Deborah, Gideon, and Samson illustrate different forms of courage, weakness, leadership, and dependence on God. These stories also demonstrate a recurring cycle in Israel's history: the people turn away from God, experience hardship, cry out for help, and receive deliverance, only to repeat the pattern. The book's dramatic storytelling makes these cycles easy to recognize while reinforcing the need for faithful leadership and obedience.
+The era of the kings introduces Saul, David, and Solomon, bringing another important phase of Israel's history to life. Saul's rise and eventual downfall demonstrate the dangers of disobedience and insecurity. David's story is more complex. He is remembered as a man of faith and courage, especially through his famous confrontation with Goliath, but he is also shown as deeply flawed. His later failures reveal that biblical heroes are not presented as perfect people. David's life emphasizes both the seriousness of sin and the possibility of repentance. Solomon's wisdom and wealth initially appear as signs of blessing, but his later compromises reveal how easily success can become spiritually dangerous.
+The story then turns toward the division and decline of Israel, followed by the experiences of exile. Prophets such as Isaiah, Jeremiah, Ezekiel, and Daniel appear as voices calling God's people back to faithfulness. Their stories emphasize that God's people are responsible for their choices, yet God's purposes remain active even during periods of judgment and national disaster. Daniel's courage in Babylon, including his famous experience in the lions' den, demonstrates the importance of remaining faithful when political authority conflicts with devotion to God.
+The prophetic period also introduces the growing expectation of a Messiah. Throughout the Old Testament narrative, promises concerning God's future salvation gradually build anticipation. The Action Bible connects these expectations to the coming of Jesus, allowing readers to see the Bible as a continuous redemptive story rather than a collection of unrelated episodes. The Old Testament therefore functions as preparation for the New Testament, with themes of covenant, sacrifice, kingship, prophecy, sin, and redemption pointing toward the central figure of Christianity.
+The New Testament begins with the birth of Jesus Christ, and the tone of the story changes dramatically. Jesus enters the world through humble circumstances, yet the narrative presents Him as the long-awaited Savior. His childhood is followed by His baptism and the beginning of His public ministry. Jesus calls His disciples and begins teaching about the kingdom of God. Through miracles, healings, parables, and personal encounters, He demonstrates compassion while challenging people to reconsider their understanding of God and themselves.
+The Action Bible gives special attention to Jesus's miracles and teachings, which translate naturally into visual storytelling. Readers encounter events such as Jesus calming the storm, feeding thousands of people, healing the sick, casting out demons, and raising Lazarus. These stories reveal both Jesus's authority and His compassion. His parables—including stories about the Good Samaritan, the Prodigal Son, and the lost sheep—communicate spiritual truths through ordinary human experiences. Jesus consistently challenges pride, hypocrisy, selfishness, and religious complacency while emphasizing love, mercy, forgiveness, faith, and service.
+As Jesus's ministry progresses, opposition intensifies. The story moves toward Jerusalem, the Last Supper, the crucifixion, and the resurrection. These events form the climax of the entire book because they represent the heart of God's redemptive story. Jesus's crucifixion is presented as the ultimate act of sacrifice, while His resurrection becomes the decisive proclamation of Christian hope. The visual storytelling gives these scenes emotional weight, allowing readers to experience the movement from betrayal and suffering to the joy of resurrection.
+After Jesus rises from the dead, He appears to His disciples and commissions them to continue His work. The narrative then moves into Acts and the early church, where the disciples begin proclaiming the Gospel. The coming of the Holy Spirit empowers them to become witnesses beyond Jerusalem. Peter, Paul, and other early Christians face opposition, persecution, imprisonment, and danger, yet the Christian message continues spreading throughout the Roman world. These stories demonstrate that the Gospel is no longer confined to one group or geographical region; it is being carried outward to people from many nations.
+One of the book's greatest strengths is its emphasis on redemption as the connecting thread of Scripture. Creation leads to the fall, the fall creates the problem of sin, and the remainder of the biblical narrative gradually reveals God's response. Covenants, prophets, kings, sacrifices, and promises all contribute to a larger story that reaches its central point in Jesus Christ. The Action Bible therefore helps young readers see connections between stories they may otherwise encounter separately. Noah, Abraham, Moses, David, the prophets, Jesus, Peter, Paul, and the early church are not merely independent characters; they belong to one unfolding story.
+The book also communicates that God works through imperfect people. Abraham doubts, Moses struggles with insecurity, David commits serious sins, Peter denies Jesus, and many other biblical characters experience fear or failure. Yet their failures do not mean their lives are without purpose. The Bible's heroes are compelling partly because they are human. Their stories encourage readers to understand that faith does not mean never making mistakes. It means continuing to respond to God through repentance, courage, obedience, and trust.
+Ultimately, the main message of The Action Bible: God's Redemptive Story is that the Bible tells one continuous story of God's faithfulness and humanity's need for redemption. Its graphic-novel presentation makes this enormous story easier for younger readers to grasp without removing the drama of the biblical narrative. The book invites readers to see familiar Bible stories as parts of a much larger movement—from creation and the fall, through Israel's history and prophetic hope, to Jesus's life, death, resurrection, and the spread of the Gospel.
+For readers searching for The Action Bible book summary, Sergio Cariello's illustrated Bible, Bible stories for children and teenagers, Christian graphic novels, Bible comics, or an easy way to understand the biblical story, this book provides a visually memorable introduction. Its illustrations are not merely decorative; they help translate complex historical narratives into scenes that children and young readers can easily imagine and remember.
+The lasting appeal of The Action Bible comes from the way it combines story, art, history, faith, and adventure. Battles, journeys, miracles, family conflicts, acts of courage, moments of failure, and dramatic encounters with God all contribute to a narrative that feels alive. Yet beneath the action is a consistent spiritual message: humanity is broken, God remains faithful, and God's redemptive purpose ultimately centers on Jesus Christ. By presenting Scripture as one interconnected story rather than a collection of isolated lessons, Sergio Cariello's The Action Bible gives young readers an accessible way to encounter the central message of Christianity and begin exploring the much larger biblical world for themselves.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/6ba09fcc-ccf7-4ac4-a3c1-084a50e0f7c3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055720</t>
   </si>
   <si>
     <t>Discover The Action Bible: God's Redemptive Story (Action Bible Series) by Sergio Cariello. This book is published by David C Cook in Hardcover format, ISBN 9780830777440, ASIN 083077744X, under Christian Books and Bibles, Children's Bible Stories, Children's History.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -764,66 +785,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>