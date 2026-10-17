--- v0 (2026-07-18)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -172,50 +172,71 @@
   </si>
   <si>
     <t>2.31 pounds</t>
   </si>
   <si>
     <t>Millions of children and their parents can’t be wrong. The bright and vibrant illustrations enhance every word of The Beginner’s Bible® to produce one of the most moving and memorable Bible experiences a young child can have.
 The Beginner’s Bible is where a child’s journey towards a lifelong love of God’s Word begins.
 Kids will enjoy reading the story of Noah’s Ark as they see Noah helping the elephant onto the big boat. They will learn about the prophet Jonah as they see him praying inside the fish. And they will follow along with the text of Jesus’ ministry as they see a man in need of healing lowered down through the roof of a house.
 Parents, teachers, pastors, and children will rediscover these beloved parables and so much more as they read more than 90 stories in The Beginner's Bible, just like millions of children before. The Beginner’s Bible® brand has been trusted for nearly 30 years, with more than 25 million products sold.
 From First Communions to birthdays, Christmas to Easter, The Beginner’s Bible is not only a wonderful gift for any child, it is one of the most trusted Christian resources for Sunday school and homeschooling.
 The Beginner’s Bible:
 Has been a favorite with young children and their parents for nearly 30 years
 Is redesigned with fresh, new art for a new generation of readers
 Contains easy-to-read text that has been parent-tested and children-approved
 Features bright, full-color illustrations on every page
 Includes more than 90 memorable Bible stories
 Is built tough to withstand rough handling and frequent classroom use
 Is a highly-trusted, highly-recommended addition to the Beginner’s Bible brand, with over 25 million products sold</t>
   </si>
   <si>
     <t>When Kelly Pulley was very young he dreamed of being a cowboy, unfortunately he didn’t have a horse, a hat or a rope, so his range riding dreams were temporarily corralled. He did have a Deluxe 64-count box of Crayola Crayons with a built-in sharpener — so instead of cow poking, he became an artist. 
 Now Kelly is a full-time writer and illustrator of children’s picture books. He teaches and entertains kids with his humorous books and inspires them to discover their own creative voices through his YouTube videos. He has illustrated numerous children’s books including many in the Best-selling Beginner’s Bible and Veggie Tales series.
 He has authored and illustrated several picture books, including the outlandish and wacky Ten Unusual Features of Lulu McDunn (Gauthier Publishing), and the humorous, Bicycle-themed Bicycling Rules of the Road, and The Cycling Wangdoos, (Schiffer Publishing). 
 Kelly is also the author of the inspirational Magnificent Tales series, Food for a Fish — The Whopping Story of Jonah and the Whale, Good News of Great Joy — The Amazing Story of Jesus’ Birth, The Biggest and Toughest — The Short Story of David’s Big Faith, Daniel for Lunch — The Tasty Tale of Daniel in the Lion’s Den and Treasury of Bible Stories — Rhythmical Rhymes of Biblical Times (David C. Cook).
 Kelly writes, illustrates, films, directs and edits, original stories and poems weekly for his YouTube channel, Kelly Pulley’s Storybook Studio.</t>
+  </si>
+  <si>
+    <t>The Beginner's Bible: Timeless Children's Stories is a popular children's Bible designed to introduce young readers to the most important stories, people, lessons, and themes of the Bible in a simple, accessible, and engaging way. Rather than presenting the full biblical text, the book retells selected stories from both the Old and New Testaments using short passages, uncomplicated vocabulary, lively illustrations, and a warm storytelling style. Published as part of The Beginner's Bible series, the book is particularly suited to young children who are encountering Bible stories for the first time. For parents, teachers, Sunday school leaders, and families searching for The Beginner's Bible summary, children's Bible stories, Bible stories for kids, timeless Bible stories for children, or a simple introduction to the Bible, the book offers an approachable starting point for learning about biblical faith, obedience, courage, forgiveness, kindness, and God's relationship with humanity.
+The book's greatest strength is its simplicity. The Bible contains hundreds of characters, historical events, laws, poems, prophecies, letters, and theological ideas that can be difficult for a young child to understand. The Beginner's Bible: Timeless Children's Stories selects familiar narratives and presents them in a way that children can follow without needing extensive background knowledge. The stories generally focus on clear actions and memorable characters, allowing children to understand what happened and why it matters. Instead of overwhelming young readers with complicated explanations, the book allows the stories themselves to introduce major biblical ideas.
+The collection begins with foundational stories from Genesis, introducing children to the creation of the world and the beginning of humanity. The creation story presents God as the Creator of everything and establishes the idea that the world is intentional and valuable. Young readers encounter Adam and Eve and learn about the Garden of Eden, temptation, disobedience, and the consequences of choosing to go against God's command. The story is presented in an age-appropriate manner, introducing the important biblical theme that human choices have consequences while also establishing the continuing relationship between God and humanity.
+The story of Noah and the Ark introduces another memorable biblical lesson. Children encounter Noah as a man who obeys God by building an enormous ark despite the extraordinary nature of the command. The flood narrative introduces themes of obedience, trust, judgment, protection, and God's covenant. The animals entering the ark and the appearance of the rainbow make the story particularly memorable for young readers. Beyond the dramatic adventure, children learn that faith sometimes means trusting and obeying even when they cannot fully understand what lies ahead.
+Another important group of stories follows Abraham, Isaac, Jacob, and Joseph, helping children understand the beginnings of the biblical family that becomes the nation of Israel. Abraham's story introduces faith and God's promises. His willingness to follow God's direction demonstrates the idea of trusting God even when the future is uncertain. The story of Isaac continues the family narrative, while Jacob's life introduces themes of family conflict, deception, change, and reconciliation.
+The story of Joseph is particularly powerful for children because it combines jealousy, hardship, courage, forgiveness, and restoration. Joseph is betrayed by his brothers and sold into slavery, eventually rising to a position of authority in Egypt. Years later, his brothers come before him during a famine without realizing who he is. Instead of responding to their earlier cruelty with revenge, Joseph chooses forgiveness and reconciliation. The story provides children with an early introduction to the biblical idea that forgiveness can overcome resentment and that difficult experiences do not necessarily have the final word in a person's life.
+The Old Testament stories continue with Moses and the Israelites. Children learn about Moses's early life, his encounter with God, and his role in leading the Israelites out of slavery in Egypt. The story of the burning bush introduces the idea that God calls people to important tasks even when they feel inadequate. The plagues of Egypt, the Passover, and the crossing of the Red Sea add adventure and drama while reinforcing the themes of God's power and faithfulness. Moses's story teaches that courage does not mean never being afraid; it can mean choosing to obey despite fear.
+The Ten Commandments and the journey of the Israelites through the wilderness introduce children to the importance of God's guidance and moral instruction. The book presents commandments as part of God's relationship with His people rather than simply as a list of rules. Children begin to understand ideas such as honoring parents, telling the truth, respecting others, and putting God first. These stories help connect biblical narratives with everyday moral choices that young readers can understand.
+The book also introduces memorable Old Testament heroes such as Joshua, Samson, David, and Daniel. Joshua's story emphasizes courage and faith as the Israelites enter the Promised Land. Samson introduces the complicated relationship between strength, temptation, and responsibility. The story of David is especially memorable, particularly his encounter with David and Goliath. A young shepherd facing a powerful warrior becomes an enduring image of courage. The lesson is not simply that small people can defeat large enemies, but that faith and courage can enable people to confront challenges that appear impossible.
+The story of Daniel in the lions' den similarly teaches children about courage and faithfulness. Daniel refuses to abandon his devotion to God even when doing so puts him in danger. The lions' den provides a dramatic setting, but the deeper lesson is about remaining faithful under pressure. Children can begin to see that courage sometimes means standing by one's convictions even when others disagree.
+The New Testament portion of The Beginner's Bible shifts attention toward the life of Jesus Christ, introducing children to the central figure of Christianity. The stories surrounding Jesus's birth present Him as the promised Savior. Children meet Mary and Joseph, hear about the angels and shepherds, and learn about the arrival of Jesus in Bethlehem. The familiar Christmas narrative introduces themes of God's promise, humility, joy, and hope.
+Jesus's childhood and ministry then become the focus. The book introduces stories of Jesus teaching, healing, welcoming children, helping people in need, and showing compassion toward those whom society often ignored. These stories help young readers understand that Jesus's message was not simply about rules. It was also about love, mercy, forgiveness, faith, and care for other people.
+Among the most important teachings are stories such as the Good Samaritan, which teaches compassion toward others regardless of social boundaries, and the Prodigal Son, which illustrates forgiveness, repentance, and a parent's welcoming love. These stories are especially effective for children because their lessons can be connected to familiar experiences such as sharing, helping someone who is lonely, forgiving a friend, or admitting when they have done something wrong.
+The book also introduces some of Jesus's miracles, including the feeding of the five thousand, calming the storm, healing the sick, and raising Lazarus. These accounts present Jesus as someone possessing extraordinary authority while also emphasizing His compassion for suffering people. The miracles add wonder and excitement to the collection, but their deeper purpose is to introduce children to Christian beliefs about Jesus's identity and power.
+The final part of the story focuses on Jesus's death and resurrection, the central events of Christian faith. The crucifixion introduces the ideas of sacrifice, forgiveness, and God's love, while the resurrection presents the joyful Christian message that death does not have the final victory. For young readers, the transition from the sadness of the crucifixion to the joy of the resurrection creates one of the book's most important emotional and spiritual movements. Christianity's central message is presented in a form children can begin to understand: Jesus died and rose again, offering hope and new life.
+The book also introduces the disciples and the early Christian community, showing what happened after Jesus's resurrection. The disciples continue sharing His teachings, and the story of the early church introduces the idea that Christianity is meant to be lived in community. Children see that following Jesus involves sharing faith, helping others, praying, and living according to His teachings.
+Ultimately, the main message of The Beginner's Bible: Timeless Children's Stories is that the Bible is a story of God's relationship with humanity and His continuing call for people to trust, obey, love, forgive, and follow Him. Through stories of creation, Noah, Abraham, Joseph, Moses, David, Daniel, Jesus, the disciples, and many others, children encounter a broad introduction to the biblical narrative without being overwhelmed by its complexity.
+For parents and educators searching for the best Bible stories for children, a beginner-friendly children's Bible, Bible stories for preschoolers and young readers, Christian books for kids, or an introduction to Christianity for children, this collection is valuable because it makes difficult biblical concepts approachable. Its simple language and memorable storytelling encourage children to engage with Scripture as something meaningful rather than intimidating.
+The lasting appeal of The Beginner's Bible: Timeless Children's Stories lies in its ability to make ancient stories feel accessible to a new generation. Children encounter heroes who are afraid, families that struggle, people who make mistakes, individuals who show courage, and a God who remains central throughout the story. The book does not merely teach children a collection of famous Bible narratives; it introduces them to recurring themes of faith, obedience, courage, forgiveness, compassion, hope, and God's love. As a first step into biblical storytelling, it provides young readers with a memorable foundation from which they can gradually develop a deeper understanding of the Bible and Christian faith.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/9e1c7df6-614f-4b2b-aeee-ce5f323a0643.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055724</t>
   </si>
   <si>
     <t>Discover The Beginner's Bible: Timeless Children's Stories by The Beginner's Bible. This book is published by Zonderkidz in Hardcover format, ISBN 9780310750130, ASIN 031075013X, under Christian Books and Bibles, Christian Home Schooling, Children's Devotional Christianity Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,66 +789,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>