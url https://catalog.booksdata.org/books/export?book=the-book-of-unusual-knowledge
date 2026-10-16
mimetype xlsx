--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -166,50 +166,65 @@
   </si>
   <si>
     <t>6.45 x 2 x 9.33 inches</t>
   </si>
   <si>
     <t>2.2 pounds</t>
   </si>
   <si>
     <t>Get answers to questions to you didn’t even know to ask! The perfect book for anyone with a curious mind and a passion for learning, The Book of Unusual Knowledge is crammed full of interesting facts and mind-blowing information.
 The book includes more than 20 chapters themed around such topics as Movies and Television, American Landmarks, Art and Literature, Animals, Earth and the Universe, Holidays, Pop Culture, the Supernatural, History, and more.
 Engaging articles, lists of factoids, and games provide hours of fascinating reading, from the useful to the obscure.
 Learn about such diverse topics as radio soap operas in the 1930s, Hollywood urban legends, how Route 66 got its start, strange sporting events, the inventor of the Zamboni, the science behind the phenomena of “singing sand,” the story behind Mary Shelley’s creation of Frankenstein, and presidential pets
 Hardcover, 704 pages.
 A great gift for any trivia buff in your life!</t>
   </si>
   <si>
     <t>Publications International, Ltd. (PIL) publishes books in many categories, including the popular Brain Games series of puzzle, sticker and coloring books, in addition to cookbooks, children’s books, craft, reference and much more!
 PIL's Brain Games product line features a wide array of puzzle books, including standards such as word searches, crosswords, sudokus, codewords, and cryptograms, as well as variety puzzle books themed around crime, Christmas, summer, celebrities, and more.
 The New Seasons division publishes a wide variety of stationery products that combine unique formats with the latest trends in design. Among these are Sticker by Number, Sticker by Letter, coloring books, journals, and recipe keepers. These products are the perfect vehicle to de-stress and relax, organize your day, and record and share memories.
 PIL's cookbooks feature visually outstanding presentations of culinary classics and world cuisine, including books that focus on the Mediterranean diet, plant-based cooking, restaurant recipes, and the best in entertaining.
 Collectible Automobile® magazine, another division of PIL, presents an in-depth look at the cars and trucks that Americans have known and loved for decades. First published in 1984, Collectible Automobile® magazine is released six times a year.
 PIL is a leading North American publisher, producing hundreds of new titles each year and printing millions of books annually. CEO Louis Weber founded the company in 1967 with a mission to provide high-quality, high-value products for consumers worldwide.
 FOLLOW PIL ON SOCIAL MEDIA
 facebook: publicationsinternational
 instagram: publications_international</t>
+  </si>
+  <si>
+    <t>The Book of Unusual Knowledge by Publications International Ltd. is an engaging collection of fascinating facts, curious stories, historical trivia, scientific discoveries, cultural traditions, and surprising information from around the world. Rather than following a single narrative or focusing on one subject, the book serves as a treasure trove of interesting knowledge that encourages readers to explore a wide variety of topics. It is designed for curious minds who enjoy learning unexpected facts and discovering connections between different fields of knowledge. Every chapter introduces new ideas, making the book one that readers can enjoy either from beginning to end or by opening to any page and exploring whatever catches their interest.
+The book covers an impressive range of subjects, including history, geography, science, nature, technology, medicine, language, art, architecture, sports, food, famous people, inventions, myths, and cultural traditions. Each section contains short, easy-to-read entries that explain unusual facts in a simple and entertaining way. Instead of overwhelming readers with lengthy explanations, the book presents information in bite-sized pieces that are both educational and enjoyable. This format makes it easy to learn something new in just a few minutes while encouraging readers to continue exploring additional topics.
+One of the most enjoyable aspects of the book is its focus on surprising information that many people have never encountered before. Readers discover remarkable events from history, strange customs practiced in different countries, unusual natural phenomena, and extraordinary achievements by individuals throughout time. Many entries reveal little-known details behind familiar subjects, encouraging readers to look beyond common knowledge and appreciate the complexity of the world. These unexpected facts often challenge assumptions and inspire readers to ask further questions about how and why certain events occurred.
+History plays an important role throughout the collection. The book highlights fascinating moments from ancient civilizations, medieval kingdoms, famous battles, remarkable explorers, and influential inventions that shaped the modern world. Instead of concentrating only on major historical events, it often focuses on unusual stories, forgotten traditions, and curious coincidences that make history feel more personal and memorable. Readers learn that even the smallest historical details can reveal something meaningful about the societies that came before us.
+Science is another major theme explored in the book. Readers encounter explanations of extraordinary discoveries, unusual animals, mysterious natural events, and the remarkable ways the human body functions. Topics range from the deepest oceans and highest mountains to the smallest living organisms and the vastness of outer space. Scientific information is presented in an accessible style, allowing readers of different ages to appreciate the wonders of the natural world without requiring specialized knowledge.
+Nature provides countless opportunities for surprise throughout the book. Readers are introduced to animals with extraordinary abilities, plants that survive in extreme environments, and ecosystems that function in unexpected ways. The book explains how different species adapt to their surroundings and highlights the incredible diversity of life on Earth. These sections encourage greater appreciation for the natural world while demonstrating that many of nature's most fascinating secrets remain relatively unknown.
+The book also explores the creativity and ingenuity of human civilization through discussions of remarkable inventions and technological advances. Readers learn about unusual machines, groundbreaking innovations, and everyday objects whose origins are far more interesting than they might imagine. Many familiar items have surprising histories, and the book reveals how simple ideas often evolve into inventions that transform society. These stories illustrate the importance of curiosity, experimentation, and persistence in human progress.
+Language and communication receive attention through fascinating facts about words, alphabets, idioms, and the origins of common expressions. Readers discover how languages develop over time, how certain phrases entered everyday speech, and how different cultures express similar ideas in unique ways. These entries demonstrate that language is constantly evolving and reflects the history and traditions of the people who use it.
+Cultural traditions from around the world add another rich dimension to the collection. The book introduces unusual festivals, ceremonies, customs, and celebrations practiced in different countries. Readers gain insight into how diverse communities mark important occasions, preserve ancient traditions, and express their cultural identities. These sections encourage respect for global diversity while showing that human societies often share similar values despite their differences.
+The collection also includes numerous facts about famous people, unusual records, remarkable achievements, and extraordinary talents. Inventors, explorers, artists, athletes, scientists, and historical figures all appear throughout the book, often accompanied by little-known details that reveal unexpected sides of their lives. These stories remind readers that even the world's most celebrated individuals often succeeded through persistence, creativity, and determination.
+One of the book's greatest strengths is its ability to inspire curiosity. Rather than presenting information as isolated facts to memorize, it encourages readers to continue asking questions and seeking deeper understanding. Almost every page introduces an idea that naturally leads to further exploration. A single unusual fact about an animal, invention, or historical event may inspire readers to research an entirely new subject on their own, making the book an excellent starting point for lifelong learning.
+The writing style remains clear, conversational, and engaging throughout. Complex topics are explained in simple language without sacrificing accuracy, making the book suitable for teenagers, adults, and anyone with a general interest in expanding their knowledge. Because each entry stands on its own, readers can enjoy the book at their own pace without needing to follow a particular sequence.
+Overall, The Book of Unusual Knowledge is an entertaining and informative collection that celebrates the endless variety of the world around us. By bringing together remarkable facts from history, science, culture, nature, technology, and everyday life, it reminds readers that learning does not always require formal study. Sometimes the most memorable discoveries come from exploring unexpected questions and embracing curiosity. Publications International Ltd. has created a resource that not only entertains but also encourages readers to observe more carefully, think more deeply, and appreciate the countless fascinating details that make our world so extraordinary. Whether read for a few minutes or several hours at a time, the book offers a rewarding experience filled with surprises, inspiration, and the joy of discovering something new on every page.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/c9c85d3c-cac5-4678-9bd6-e0ff2a90f704.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054996</t>
   </si>
   <si>
     <t>Discover The Book of Unusual Knowledge by Publications International Ltd.. This book is published by Publications International, Ltd. in Hardcover format, ISBN 9781450845809, ASIN 1450845800, under Humor and Entertainment, Trivia, Trivia and Fun Facts.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,66 +777,68 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>