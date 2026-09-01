--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -163,50 +163,62 @@
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Thriller</t>
   </si>
   <si>
     <t>2026-07-13 00:00:00</t>
   </si>
   <si>
     <t>6.45 x 1.38 x 9.65 inches</t>
   </si>
   <si>
     <t>1.34 pounds</t>
   </si>
   <si>
     <t>After a shocking accident, Silas Tucker’s legendary football career is suddenly over in this action-packed sports thriller powered by loyalty, competition, and family. 
 Humbled, but never defeated, he returns to his backwoods hometown, Cross Rivers, North Carolina, where his father was murdered. 
 He goes back to what’s left of his family and their small, struggling farm. He reunites with his best friend in the world—Taylor McCarter Webb, who is now married. 
 Then Silas is pulled into a deadly battle with the Southern Mafia who control drugs, trafficking and murder. 
 As the suspense crescendos, Silas follows one rule for survival: you don’t ride these country roads alone, or in the dead of night.</t>
   </si>
   <si>
     <t>James Patterson is the most popular storyteller of our time and the creator of such unforgettable characters and series as Alex Cross, the Women’s Murder Club, Jane Smith, and Maximum Ride. He has coauthored #1 bestselling novels with Bill Clinton, Dolly Parton, and Michael Crichton, as well as collaborated on #1 bestselling nonfiction, including ‘The Idaho Four,’ ‘Walk in My Combat Boots,’ and ‘Filthy Rich.’ Patterson has told the story of his own life in the #1 bestselling autobiography ‘James Patterson by James Patterson.’ He is the recipient of an Edgar Award, ten Emmy Awards, the Literarian Award from the National Book Foundation, and the National Humanities Medal.</t>
+  </si>
+  <si>
+    <t>The Country Road Murders, a propulsive sports thriller by bestselling author James Patterson and renowned sports journalist Mike Lupica, delivers a gripping tale of shattered dreams, small-town corruption, and relentless vigilante justice. Blending the high-stakes tension of a crime novel with the emotional resonance of a sports drama, the book explores what happens when a community’s brightest star is forced to return to his roots in the aftermath of a devastating tragedy. Set against the atmospheric, backwoods backdrop of Cross Rivers, North Carolina, the story paints a vivid picture of a struggling town gripped by fear, demanding a different kind of hero to confront the sinister elements lurking just beneath the surface. Patterson and Lupica masterfully weave a narrative powered by loyalty, family, and survival, ensuring readers are kept on the edge of their seats from the opening whistle to the final confrontation.
+At the center of this narrative is Silas Tucker, a legendary hometown football hero whose life was seemingly destined for greatness. Once a celebrated collegiate sports star with legitimate aspirations of playing professional baseball or football, Silas experiences a cruel twist of fate when a shocking car accident abruptly ends his athletic career before it can truly begin. Humbled and physically bruised, but never entirely defeated by his circumstances, Silas makes the difficult decision to return to Cross Rivers, looking for a fresh start, a new sense of purpose, and the peace that has long eluded him. He moves back in with his grandmother, affectionately known as EJ (EmmaJean), to help her manage what is left of their struggling family soybean farm, trading the roar of the stadium crowds for the quiet desperation of rural life.
+However, Silas quickly discovers that the quiet hometown of his youth is far from peaceful. Cross Rivers has fallen under the suffocating grip of a powerful criminal organization known locally as the Southern Mafia. Controlled by the menacing Crockett family, this criminal enterprise has poisoned the community by trafficking drugs, instilling deep-seated fear among the residents, and corrupting the local law enforcement apparatus. The stakes are raised to terrifying new heights when a chilling pattern emerges: young, teenage girls from around the county have recently begun vanishing without a trace, with at least five missing by the time Silas arrives. The local police force, either severely outmatched or actively compromised by the Crockett family’s influence, is seemingly powerless to stop the violence, leaving the town utterly terrified and desperate for intervention.
+For Silas, the encroaching darkness in Cross Rivers is deeply personal, reopening old wounds that never truly healed. A decade ago, his father—a respected local school principal—was brutally gunned down on a deserted country road when Silas was just a boy. The killers were never brought to justice, and the unsolved murder has haunted Silas for most of his life. As the modern-day investigation unfolds and the Southern Mafia tightens its stranglehold on the town, it becomes increasingly clear that the criminal organization is involved in far more than simple drug peddling, and the missing women may be connected to the same dark underbelly that claimed his father’s life. Realizing that the law alone is not enough to protect his community, Silas is pulled into the deadly battle, embracing a role reminiscent of a classic vigilante as he begins to take justice into his own hands by physically confronting the local criminals.
+In his dangerous crusade against the Crocketts, Silas is not entirely alone, though his alliances are fraught with personal and professional complications. He reunites with his childhood best friend, Taylor McCarter Webb, a local woman he still deeply loves, who is now uncomfortably married to her high school sweetheart, Burt Webb. Adding to the complex dynamic, the young Burt serves as the interim police chief of Cross Rivers and finds himself frequently at odds with the corrupt county sheriff. The story introduces a compelling love triangle that adds emotional landmines to the ongoing physical danger. Eventually, the sheer scale of the corruption and kidnappings catches the attention of the state's governor, who dispatches Helene Mayes, a fierce and formidable special agent, to form a specialized task force aimed at dismantling the Southern Mafia once and for all.
+The climax of The Country Road Murders is an intense, non-stop crescendo of action where Silas must navigate a treacherous path to save the missing girls, uncover the final truths behind his father's tragic death, and dismantle the Crockett family's empire. With the constant reminder that one should never ride these country roads alone in the dead of night, the novel races toward an exciting and immensely satisfying conclusion. Silas Tucker emerges as an iconic Patterson protagonist—handsome, highly ethical, unyieldingly strong, and determined to fight for those who cannot fight for themselves. By blending Lupica's sports-writing flair with Patterson's mastery of the thriller genre, the authors deliver a story that is as much about the resilience of the human spirit as it is about taking down the bad guys, ensuring that readers will eagerly anticipate Silas Tucker's next chapter.</t>
+  </si>
+  <si>
+    <t>“Fascinating … deeply American … the story of a town that needs a different kind of hero. The plot is so propulsive, it blows you away. This is a great one.”
+—Morning Joe</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/2c6f3d7c-f646-4bd7-8644-ef3b3feded03.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054778</t>
   </si>
   <si>
     <t>Discover The Country Road Murders: A Thriller by James Patterson. This book is published by Little, Brown and Company in Hardcover format, ISBN 9780316599870, ASIN 0316599875, under Mystery, Thriller and Suspense, Fiction, Thriller.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,66 +773,70 @@
         <v>41</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>47</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="Y2" s="2"/>
-      <c r="Z2" s="2"/>
+      <c r="Z2" s="2" t="s">
+        <v>50</v>
+      </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>