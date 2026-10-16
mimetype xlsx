--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,58 @@
     <t>Science Fiction Crime &amp; Mystery</t>
   </si>
   <si>
     <t>GameLit &amp; LitRPG Fiction</t>
   </si>
   <si>
     <t>2025-03-11 00:00:00</t>
   </si>
   <si>
     <t>6.28 x 1.83 x 9.29 inches</t>
   </si>
   <si>
     <t>11.5 ounces</t>
   </si>
   <si>
     <t>NEW YORK TIMES BESTSELLER • Follow Carl, Princess Donut, and Mongo as they fight their way to the next level in the fourth book in the Dungeon Crawler Carl series—now with bonus material exclusive to this print edition!
 New Achievement! Total, Utter Failure.
 You failed a quest less than five minutes after you received it. Now that’s talent.
 Surviving in a multilevel dungeon that also happens to be the set of the galaxy’s most watched game show has taught Coast Guard vet Carl and his ex-girlfriend’s cat, Princess Donut, that there’s only one thing they can count on apart from each other: they never know what’s coming next. And this floor is no exception.
 A floating fortress occupied by warrior gnomes. A castle made of sand. A derelict submarine guarded by malfunctioning machines. A haunted crypt surrounded by lethal traps.
 It was supposed to be easy. One bubble. Four castles. Fifteen days. Capture each one, and the stairwell is unlocked. Here's the thing. It's never easy. Going it alone is not an option this time, so Carl and his team must rely on the help of the low-level, I-can't-believe-these-idiots-are-still-alive crawlers trapped in the bubble with them. But can they be trusted?
 Welcome, Crawlers. Welcome to the fifth floor of the dungeon.</t>
   </si>
   <si>
     <t>Matt Dinniman is a writer and artist from Gig Harbor, Washington. He is the author of the NYTs best-selling Dungeon Crawler Carl series along with several other books about the end of the world. He doesn't really hate Cocker Spaniels, and he plays bass in a metal band.</t>
+  </si>
+  <si>
+    <t>Matt Dinniman’s The Gate of the Feral Gods is the exhilarating, brutally chaotic fourth installment in the Dungeon Crawler Carl LitRPG series. Building on the explosive momentum of the previous books, this novel finds former Coast Guardsman Carl and his magically enhanced, talking feline companion, Princess Donut, diving deeper into the sadistic World Dungeon. Having barely survived the multidimensional subway nightmare of the Iron Tangle, the duo is violently thrust into the next phases of the intergalactic reality television show. Dinniman wastes no time escalating the stakes; after a brief, frantic navigation of the aquatic fifth floor, the crawlers are dumped onto the sprawling, savage sixth floor, known as the Hunting Grounds. This transition marks a significant shift in the series, moving away from claustrophobic traps and into a massive, open-world proxy war where the scale of destruction reaches planetary proportions.
+The sixth floor is a breathtakingly lethal environment dominated by towering, Lovecraftian deities and warring pantheons. The game mechanics here force the surviving human crawlers to align themselves with different factions of these "feral gods," turning them into pawns in an ancient, bloody celestial conflict. The environment is a chaotic blend of primordial jungles, massive dinosaur-like beasts, and blood-soaked battlefields. Dinniman brilliantly uses this grand scale to highlight the absolute insignificance of the human contestants in the eyes of the alien showrunners. Yet, it is within this impossible environment that Carl’s tactical genius and refusal to submit truly begin to shine. Instead of playing by the rules and quietly serving his chosen deity, Carl seeks to exploit the system, weaponizing the environment and the gods' own arrogance against them.
+A major focus of the narrative is the rapidly deteriorating psychological state of the protagonist. Carl is no longer just a desperate man trying to protect his cat; he is actively transforming into a hardened, ruthless insurgent. The trauma of the previous floors, combined with the horrifying choices he is forced to make, is slowly stripping away his traditional morality. This internal darkness is perfectly mirrored by his character build and equipment, particularly his reliance on the Dungeon Anarchist's Cookbook and his terrifying ability to manufacture apocalyptic levels of explosives from everyday dungeon loot. He fully embraces his chaotic combat style, channeling his profound grief and rage into calculated, devastating strikes against the game's infrastructure. Dinniman does not shy away from the emotional toll this takes, presenting a deeply flawed hero who is terrified of the monster he must become to survive.
+Providing a necessary counterweight to Carl’s dark descent is the continued evolution of Princess Donut. She remains the emotional anchor of the team and the primary source of the book's signature, laugh-out-loud humor. While she maintains her hilarious diva persona and obsession with her intergalactic social media following, she also solidifies her role as a devastatingly powerful magic user and a remarkably empathetic leader. The dynamic between Carl and Donut is the beating heart of the series, and their unwavering loyalty to each other grounds the chaotic narrative. The supporting cast also faces intense trials. Katia continues to grapple with the isolating, grotesque nature of her shapeshifting abilities and her lingering trauma, while their manager, Mordecai, becomes increasingly frantic as he realizes that the traditional rules of the dungeon are actively unraveling.
+One of the most fascinating and unsettling developments in this book is the realization that the artificial intelligence controlling the World Dungeon is slowly going insane. The AI, which governs every aspect of the game from loot distribution to enemy spawns, begins exhibiting highly erratic, obsessive, and disturbing behavior—most notably a bizarre, darkly comedic fixation on Carl. This breakdown in the system introduces a terrifying new variable. The corporate alien showrunners are gradually losing control of their own sadistic creation, meaning the crawlers are no longer just fighting a rigged game; they are trapped inside the mind of a rapidly destabilizing, omnipotent machine. This adds a thick layer of cosmic horror to the LitRPG mechanics, making the environment exponentially more unpredictable.
+The novel hurtles toward a monumental, explosive climax centered around the titular Gate of the Feral Gods. Faced with an unwinnable battle against impossible, god-tier entities, Carl must orchestrate a master plan that relies on chaotic improvisation, massive environmental destruction, and exploiting the breaking game mechanics. The finale is a masterpiece of action writing, tying together countless plot threads into a deeply satisfying, earth-shattering confrontation. By the end of the book, the paradigm of the World Dungeon has fundamentally shifted. Carl has unequivocally proven that he is not just a highly-rated television contestant, but a legitimate existential threat to the alien syndicate that enslaved Earth. The Gate of the Feral Gods is a chaotic, emotional, and spectacularly violent triumph that propels the overarching narrative from a story of simple survival into an epic tale of intergalactic revolution.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/af82495a-0155-4dc4-8c4c-1720eaed2d7a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055186</t>
   </si>
   <si>
     <t>Discover The Gate of the Feral Gods by Matt Dinniman. This book is published by Ace in Hardcover format, ISBN 9780593955970, ASIN 0593955978, under Science Fiction and Fantasy, Science Fiction Crime and Mystery, GameLit and LitRPG Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -758,66 +766,68 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>