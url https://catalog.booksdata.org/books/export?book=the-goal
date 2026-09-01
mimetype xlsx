--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,57 @@
     <t>Sports Romance</t>
   </si>
   <si>
     <t>Off-Campus</t>
   </si>
   <si>
     <t>2016-09-06 00:00:00</t>
   </si>
   <si>
     <t>5.5 x 0.96 x 8.25 inches</t>
   </si>
   <si>
     <t>12 ounces</t>
   </si>
   <si>
     <t>The series that inspired Amazon Prime's Off-Campus – Now Streaming!
 Discover another binge-worthy romance from New York Times bestselling author and TikTok sensation Elle Kennedy!
 She's good at achieving her goals…
 College senior Sabrina James has her whole future planned out: graduate from college, kick butt in law school, and land a high-paying job at a cutthroat firm. Her path to escaping her shameful past certainly doesn't include a gorgeous hockey player who believes in love at first sight. One night of sizzling heat and surprising tenderness is all she's willing to give John Tucker, but sometimes, one night is all it takes for your entire life to change.
 But the game just got a whole lot more complicated...
 Tucker believes being a team player is as important as being the star. On the ice, he's fine staying out of the spotlight, but when it comes to becoming a daddy at the age of twenty-two, he refuses to be a bench warmer. It doesn't hurt that the soon-to-be mother of his child is beautiful, whip-smart, and keeps him on his toes. The problem is, Sabrina's heart is locked up tight, and the fiery brunette is too stubborn to accept his help. If he wants a life with the woman of his dreams, he'll have to convince her that some goals can only be made with an assist.</t>
   </si>
   <si>
     <t>A New York Times, USA Today and Wall Street Journal bestselling author, Elle Kennedy grew up in the suburbs of Toronto, Ontario, and holds a BA in English from York University. From an early age, she knew she wanted to be a writer and actively began pursuing that dream when she was a teenager.
 Elle is the author of more than fifty contemporary fiction and romance novels, published by a variety of major houses. Her work includes the Off-Campus series, the global phenomenon which has captivated millions of readers around the world.</t>
+  </si>
+  <si>
+    <t>Elle Kennedy’s The Goal is the fourth and final installment in her beloved Off-Campus series, offering a surprisingly emotional and mature conclusion to the college hockey romance saga. The novel shifts the spotlight to John Tucker, the quiet, dependable, and fiercely loyal Southern gentleman of the university hockey team, and Sabrina James, a razor-sharp, incredibly driven student whose singular focus in life is escaping her deeply toxic background. Unlike the typical lighthearted sports romances that often define the genre, this book tackles heavier, more realistic themes, centering on an unexpected pregnancy that completely derails the meticulously laid plans of its ambitious heroine. Sabrina is a character defined by her relentless drive; she carries a heavy course load, works multiple jobs, and maintains a strict, no-distractions policy, all with the ultimate goal of graduating, attending Harvard Law School, and leaving her impoverished, abusive home life in the rearview mirror. Tucker, on the other hand, is the quintessential good guy—patient, observant, and genuinely kind, with quiet aspirations of starting his own business in Texas rather than chasing a grueling professional hockey career like his rowdy housemates.
+The narrative kicks into high gear when a fleeting, secret hookup between these two polar opposites results in a deeply inconvenient pregnancy. For Sabrina, this news is nothing short of apocalyptic. She has spent her entire life building an impenetrable fortress around her emotions and treating vulnerability as a fatal weakness, convinced by her difficult upbringing that relying on anyone else will only lead to profound disappointment. Consequently, she initially attempts to handle the monumental situation entirely on her own, terrified that a baby will destroy her hard-won future and drag her right back into the cycle of poverty she is so desperate to escape. When Tucker inevitably discovers the truth, however, he shatters her defensive walls with his unwavering commitment. He completely refuses to be pushed away or treated as a mere sperm donor, immediately stepping up to take full responsibility. What ensues is not a dramatic, tear-filled battle, but rather a slow, beautiful process of Tucker proving to Sabrina, day by day, that he is a true partner who will support her towering dreams, not hinder them.
+The evolving dynamic between Sabrina and Tucker is arguably the most compelling aspect of the novel. Kennedy crafts a refreshing reversal of traditional romance tropes; here, the male lead is the one ready to settle down, plan for the future, and openly communicate his feelings, while the female lead is the flighty, commitment-phobic one struggling desperately with emotional intimacy. Tucker is a revelation as a romance hero because he never tries to "fix" Sabrina or force her to sacrifice her Harvard ambitions for a traditional, quiet family life. Instead, he becomes her safe harbor. He offers steadfast support, cooks her meals, rubs her aching feet, and quietly makes sure she has the space and energy she needs to study and succeed. He completely embraces the reality of impending fatherhood with a heartwarming enthusiasm that slowly chips away at Sabrina’s deeply ingrained cynicism. Through his infinite patience, Sabrina slowly learns the incredibly difficult lesson that accepting help does not make her weak, and that loving someone does not mean losing her fierce independence or compromising her long-term goals.
+Alongside the central romance, the novel does not shy away from the harsh realities of Sabrina’s external life. She is forced to continually navigate a highly toxic environment at home, dealing with a manipulative grandmother and a genuinely dangerous, abusive stepfather who views her as nothing more than a convenient source of income. These darker, grittier elements ground the story in a stark reality, highlighting exactly why Sabrina is so ruthlessly protective of her future and why she finds it so hard to trust. As the pregnancy progresses, the physical and emotional toll begins to mount, leading to moments of intense vulnerability where the couple must rely on the "found family" of Tucker’s hockey teammates and their respective girlfriends. This ensemble cast adds a wonderful layer of levity, warmth, and chaotic support to the narrative, reminding readers of the strong friendships that have been the backbone of the entire series. When Sabrina's home life finally reaches a terrifying breaking point, it is this loyal network of friends, led by a fiercely protective Tucker, that steps in to ensure her safety.
+Ultimately, The Goal is a beautifully written story about the terrifying, messy reality of unexpected life changes and the profound courage it takes to rewrite one's future. It proves that fierce ambition and a loving family are not mutually exclusive, provided you have the right partner standing by your side. Elle Kennedy delivers a highly satisfying, emotionally resonant narrative that honors Sabrina’s independence while rewarding Tucker’s steadfast devotion. The book concludes with a hard-earned, realistic happily-ever-after that sees Sabrina achieving her prestigious academic dreams at Harvard with Tucker and their new baby firmly by her side. It is a testament to the fact that the most important goals in life are not always the ones we initially set out to achieve, but rather the beautiful, unexpected ones that we find along the way.</t>
   </si>
   <si>
     <t>"Smart, sexy and utterly addictive, I fell in love with Tucker's strength and patience. But it was his dirty mouth in the bedroom that made me swoon and search for tickets to a hockey game!" --#1 New York Times bestselling author Vi Keeland
 "Tucker is mine, ladies. I called it. This series just keeps getting better." --USA Today bestselling author Sarina Bowen</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/e84e75ea-e19a-4c88-96e9-55043181798f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055191</t>
   </si>
   <si>
     <t>Discover The Goal by Elle Kennedy. This book is published by Bloom Books in Paperback format, ISBN 9781775293965, ASIN 1775293963, under Romance, Contemporary Romance, Sports Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
@@ -764,68 +771,70 @@
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>