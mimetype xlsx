--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -166,50 +166,59 @@
   </si>
   <si>
     <t>Three lifelong friends. Three fiftieth birthdays in the same season. One pact signed on a dusty rose napkin.
 Claire Morrison has been married to Greg for twenty-six years. She still puts dinner on the table at six. She still folds the laundry the way he likes it. She still hasn't been kissed on purpose in longer than she can remember. Somewhere along the way, the man who used to look at her across a room stopped looking at all. The third-grade teacher who used to paint, who used to laugh too loud, who used to want things — Claire isn't sure where that woman went, but she knows Greg hasn't noticed she's missing.
 Harper Ellis runs a financial division managing two hundred million dollars from a fourteenth-floor office in Charleston. Silk blouses. Architectural heels. A condo on East Bay Street with no kitchen table. She eats dinner standing at the sink because tables are for people who let other people stay. Years ago, there was a man named Jordan who built things with his hands and saw straight through her, and the day she realized she needed him was the day she walked away. She tells herself she made the right choice. She has been telling herself that for a very long time.
 Nina Vargas lives in a cottage on Edisto Island where her husband David's boots are still by the back door eighteen months after he died. The marsh view he fell in love with is the view she can no longer stand. Her teenage daughter is angry. Her mother-in-law is praying. And Nina is wide awake at three in the morning, every single morning, wondering if a person can grieve so hard they forget how to be alive.
 Then their fiftieth birthdays arrive, three weeks apart, and on the porch where these women have told each other the truth for thirty years, they sign a napkin. Three rules. Three signatures. One dusty rose pact: every month for the next year, they will do one thing that scares them. Something none of them has ever done. They will do it together. No backing out.
 Twelve months. Twelve adventures. Three women who walked onto that porch certain that fifty was where the story quietly ended, and find out — one terrifying, ridiculous, holy yes at a time — that fifty might be exactly where the real story begins.
 A funny, tender, sometimes-cry-into-your-coffee South Carolina Lowcountry novel about female friendship, midlife reinvention, the men who learn to look again, and the grace of choosing yourself in the second half of life.
 Three Best Friends
 Midlife Reinvention
 Bucket List Pact
 Marriage Going Cold
 Career Woman Who Walked Away
 Widow Choosing to Live Again
 Female Friendship
 Multi-POV Women's Fiction
 Southern Lowcountry Setting
 Heat Level: Just Kisses Tone: Heartwarming Series Type: Standalone Ending: HEA POV: Third Person, Multi Content Notes: Clean women's fiction, on-page grief, mature themes of marriage and widowhood</t>
   </si>
   <si>
     <t>Rachel Hanna is a USA Today and Wall Street Journal bestselling author of over 50 clean Southern romance and women's fiction novels. Her books are set in charming beach towns and cozy mountain communities, packed with sweet romance, strong women, and small-town heart — no explicit content, just great stories.
 Her most popular series include South Carolina Sunsets (set in the coastal town of Seagrove), Sweet Tea B&amp;B, January Cove, Whiskey Ridge, Wisteria Island, The Jubilee Series, and The Lowcountry Ladies Club. Her standalones include The Baking Games, The Bucket List, and The Unpolished Life of Eleanor Whitfield.
 Readers who love Kristy Woodson Harvey, Mary Alice Monroe, Mary Kay Andrews, and Debbie Macomber will feel right at home with Rachel's books.
 Rachel lives in Georgia and loves connecting with readers. Join her Facebook reader group of 28,000+ members for giveaways and first access to new releases.</t>
+  </si>
+  <si>
+    <t>Rachel Hanna’s heartwarming and deeply resonant novel, The Midlife Birthday Club, is a beautiful exploration of friendship, reinvention, and the courage it takes to start over when society tells you that your best years are already behind you. Set against the breathtaking and humid backdrop of the South Carolina Lowcountry—with its Spanish moss-draped streets in Beaufort, the historic harbor light of Charleston, and the quiet marshes of Edisto Island—the story centers on three lifelong friends who find themselves at a monumental crossroads. As they each approach their fiftieth birthdays within the same season, they are forced to confront the uncomfortable truth that their lives have not turned out the way they once envisioned. Instead of feeling settled and fulfilled, they are each quietly drowning in their own distinct brand of stagnation, wondering if this is all there is left for them.
+Claire Morrison represents the silent, aching tragedy of a woman who has given everything to her family at the expense of her own soul. Married to her husband Greg for twenty-six years, Claire has become the consummate caretaker, ensuring dinner is on the table by six and folding the laundry exactly the way he likes it. Yet, beneath this perfection lies a profound loneliness. She has not been kissed with genuine passion in longer than she can remember, and the husband who once looked at her across crowded rooms no longer seems to truly see her at all. The vibrant third-grade teacher who used to paint and laugh loudly has slowly faded into the wallpaper of her own existence, and the heartbreaking part is that her husband hasn’t even noticed she is missing.
+On the opposite end of the spectrum is Harper Ellis, a woman who has built a fortress around her heart using ambition and success as her primary weapons. Harper is a high-powered executive managing a two-hundred-million-dollar financial division from a sleek office in Charleston. She wears her silk blouses and architectural heels like armor. Her life is entirely devoid of domestic warmth; she lives in an immaculate condo that lacks even a kitchen table, choosing instead to eat her dinners standing at the sink. Years ago, she walked away from a man named Jordan who saw right through her carefully constructed walls, simply because she was terrified by the realization that she actually needed him. She has spent the years since convincing herself she made the right choice, but the emptiness of her life at fifty tells a different story.
+Then there is Nina Vargas, a woman utterly consumed by grief. Eighteen months after the unexpected death of her beloved husband, David, Nina is merely surviving. She lives in a quaint cottage on Edisto Island, where she stubbornly keeps David’s boots resting by the back door as if he might walk through it at any moment. The stunning marsh view that David fell in love with has become a source of daily agony. Nina is navigating a fractured household, dealing with an angry teenage daughter and a praying mother-in-law, while finding herself wide awake at three in the morning wondering if it is possible to grieve someone so deeply that you forget how to be alive.
+The catalyst for change arrives when these three women gather on the familiar Beaufort porch where they have shared their deepest secrets for the past thirty years. In a moment of sheer rebellion against the lives they have settled into, they sign a pact on a dusty rose paper napkin. The rules of their newly formed club are simple but terrifying: every month for the next twelve months, they must do one thing that scares them. It has to be an experience none of them has ever tried before, they must complete the challenge together, and there is absolutely no backing out allowed.
+What begins as a whimsical birthday pact quickly evolves into a profound journey of self-discovery. Over the course of twelve carefully chosen adventures, Claire, Harper, and Nina are forced out of their entrenched comfort zones. As the months unfold, the consequences of their newfound bravery begin to bleed into their everyday lives. Claire’s crumbling marriage reaches a boiling point, forcing her to step into her own power and demand more from her relationship. Harper’s professional facade shatters as she allows herself to be vulnerable, finally confronting the deep-seated fears that made her push love away. For Nina, the journey is one of gentle, heartbreaking progress, as she slowly learns that healing does not mean she is forgetting David, but rather that choosing to live is the ultimate way to honor the love they shared.
+Ultimately, The Midlife Birthday Club is a beautifully poignant reminder that a person’s story does not end just because they reach a certain age. It completely dismantles the societal myth that midlife is a time for winding down, framing fifty instead as a glorious, terrifying, and holy beginning. Through tears, laughter, and the fierce, unconditional power of female friendship, the novel proves that it is never too late to reinvent yourself, to demand more out of life, and to bravely step out of the background to become the main character of your own story.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/af27ffcf-ca48-4b32-8790-f2d0b47d006c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066826</t>
   </si>
   <si>
     <t>Discover The Midlife Birthday Club by Rachel Hanna. This book is available in eBook format, ASIN B0GHZRV3V9, under Romance, Later in Life Romance, Friendship Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,66 +763,68 @@
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>