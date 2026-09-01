--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,57 @@
     <t>Christian Literature &amp; Fiction</t>
   </si>
   <si>
     <t>2025-11-11 00:00:00</t>
   </si>
   <si>
     <t>6 x 1.2 x 9 inches</t>
   </si>
   <si>
     <t>1.23 pounds</t>
   </si>
   <si>
     <t>THE #1 NEW YORK TIMES BESTSELLING PHENONEMON
 A Katie Couric Book Club Pick • A Jen Hatmaker Book Club Pick
 “[A] word-of-mouth smash hit.” —The New York Times
 “A treasure.” —Hoda Kotb
 One spring morning, a stranger named Theo arrives in the small Southern city of Golden. He doesn’t explain much about where he came from or why he’s there—but when he visits the local coffeehouse, where pencil portraits of the people of Golden hang on the walls, he begins purchasing them, one at a time, and giving each portrait to the person depicted. In exchange, he asks only for the person’s story. And so portrait by portrait, person by person, secrets are revealed, regrets are shared, and ordinary lives are profoundly altered.
 A story of giving and receiving, of seeing and being seen, Theo of Golden is an unforgettable novel about the power of generosity, the importance of connection, and the quiet miracles that happen when we choose kindness and wonder.</t>
   </si>
   <si>
     <t>Allen grew up in Columbus, Georgia, attended University of Georgia for degrees in English and Law, and worked as an attorney from 1980 to 1990. He left law practice for two years in 1990, moved to Scotland, and, while there, received a degree in Scottish fiction from the University of Edinburgh. He returned home, resumed law practice for three years, and finally ventured into vocational music in 1996.
 Since then, he has worked as a traveling musician, sharing his whimsical, thought-provoking brand of songwriting and storytelling to audiences across the U.S. He has over twenty albums to his credit, as well as hundreds of other unpublished songs.
 In 2014, he published The Last Sweet Mile, a memoir of the close friendship he shared with his brother, Gary, who died in 2012. He also wrote and published a children’s book, Oliviatown, adapted from a song of the same title.
 Allen published his first novel, Theo of Golden, in 2023 and is currently working on its sequel, Ellen of Golden.
 When not reading or writing, Allen, cares for family acreage where he lives with his father, spends time with family nearby, keeps a full schedule of involvement in the small community around him, and dreams of being an artist someday.</t>
+  </si>
+  <si>
+    <t>Allen Levi’s Theo of Golden is a gentle, character-driven novel that operates far removed from high-stakes thrillers, focusing instead on the quiet, transformative power of human connection. The story revolves around an elderly, enigmatic Portuguese gentleman named Theo, who arrives unannounced in the small, sleepy Southern city of Golden. With his old-world manners and mysterious background, he settles into a rented apartment and quickly finds himself drawn to a local coffeehouse, The Chalice, whose walls are decorated with ninety-two pencil portraits of local townspeople. Drawn by the underlying emotion captured in these faces, Theo embarks on a unique and seemingly eccentric mission: he begins purchasing the portraits one by one with the intention of tracking down the subjects and returning the artwork to its "rightful owners".
+What starts as a simple act of generosity quickly ripples outward, profoundly impacting the fabric of the community. As Theo delivers each portrait, he sits down with the subject and simply listens. He asks for nothing in return, offering only his complete presence and an empathetic ear. Through these exchanges, Levi crafts a rich tapestry of the town's inhabitants, revealing the hidden struggles, griefs, and joys of ordinary people who walk the streets completely unnoticed. We meet characters like Tony Wilcox, a sardonic bookstore owner carrying deep, unspoken trauma from his experiences in the Vietnam War; Minnette, a young accountant feeling trapped and unfulfilled in her chosen career; and Ellen, a fiercely independent but broken woman who is still haunted by the painful memory of authorities taking away her infant daughter decades prior. Theo doesn't offer magical solutions to their deeply entrenched problems. Instead, by simply holding space for their stories and focusing on their inherent gifts rather than their obvious failings, he inadvertently becomes a powerful catalyst for their personal healing. His genuine attentiveness gradually melts away the natural, modern suspicion of the townspeople, replacing their defensive postures with a deep-rooted, communal trust and a renewed sense of wonder.
+While Theo excels at drawing out the emotional confessions of others, he remains incredibly guarded about his own history, creating a compelling air of mystery that drives the narrative forward. He is clearly well-funded, casually depositing a massive sum of money to finance his portrait purchases and various charitable endeavors, yet he chooses to live an exceedingly simple, quiet life. As the seasons change from spring to winter, the charming city of Golden essentially becomes a living, breathing character in its own right, with its vibrant streets, blooming dogwoods, and unique local dynamics meticulously described to anchor the narrative in a tangible reality. The citizens grow to revere him, seeing him as a benevolent, grandfatherly figure who embodies a quiet, almost parable-like spirituality and an unwavering faith in human decency. However, poignant hints of his own past sorrow occasionally surface, most notably when he shares the revelation of a devastating car accident in France that claimed the lives of his beloved wife and young daughter, Tita, decades ago—a catastrophic loss that plunged him into a sea of grief before he eventually found a path back to the light.
+The novel takes a sudden, shocking turn during the winter. Late one night, Theo witnesses Ellen being brutally attacked by three drunken men near a local fountain. A young music student named Simone attempts to intervene and is severely beaten. Watching the horrifying scene from his third-floor balcony, Theo leans too far over the railing in his desperation to help, loses his balance, and tragically falls to his death. This sudden, devastating event leaves the community utterly bereft, but it also triggers the unveiling of Theo’s meticulously guarded secrets.
+In the aftermath of his death, the police investigation uncovers his true identity. Theo was, in fact, Gamez Theophilus Zilavez, a world-renowned, reclusive Portuguese-American artist known globally as "Zila". More importantly, the central mystery of why he chose the town of Golden is finally resolved. The local artist who drew the ninety-two portraits, Asher Glissen, discovers that decades earlier, his mother had fallen deeply in love with Theo while they were art students in Madrid. She had returned to Golden pregnant, married a local man to cover the scandal, and begged Theo to stay away. Theo had respected her wishes for a lifetime, only coming to Golden in his twilight years for the singular purpose of quietly meeting his son. Ultimately, the novel serves as a beautifully crafted meditation on creative generosity, the invisible threads that bind humanity, and the profound realization that the most impactful legacies are often built simply by paying attention to those around us.</t>
   </si>
   <si>
     <t>JEN HATMAKER BOOK CLUB: March 2026 Book Club Pick
 KATIE COURIC BOOK CLUB: February 2026 Book Club Pick
 NEW YORK TIMES: Surprising Hits of 2025
 “[A] word-of-mouth smash hit.” —The New York Times
 “A treasure” —Hoda Kotb
 "An emotional and heartwarming tale" —USA Today
 “It has a soft-lit, allegorical quality.” —Washington Post
 "The book on everyone’s lips these days seems to be “Theo of Golden” by Allen Levi" —Martha's Vineyard Times
 "I'm in awe of Theo - and of his creator Allen Levi. Levi's debut novel is one you'll want to buy so you can travel to Golden again and again." —WKLB-FM (Waltham, MA)</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/1dac4fcc-02ff-4e55-a561-e75784c7afd7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055403</t>
   </si>
   <si>
     <t>Discover Theo of Golden: A Novel by Allen Levi. This book is published by Atria Books in Hardcover format, ISBN 9781668236567, ASIN 1668236567, under Literature and Fiction, Literary Fiction, Christian Literature and Fiction.</t>
   </si>
 </sst>
@@ -769,68 +776,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>