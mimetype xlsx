--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -161,50 +161,65 @@
   <si>
     <t>Action &amp; Adventure Fantasy</t>
   </si>
   <si>
     <t>Fantasy Action &amp; Adventure</t>
   </si>
   <si>
     <t>2025-09-23 00:00:00</t>
   </si>
   <si>
     <t>6.28 x 2 x 9.27 inches</t>
   </si>
   <si>
     <t>2.25 pounds</t>
   </si>
   <si>
     <t>NEW YORK TIMES BESTSELLER • Carl and Princess Donut are ready to battle it out in the epic seventh book in the Dungeon Crawler Carl series—now with bonus material exclusive to this print edition!
 The ninth floor. Faction Wars. Nine armies enter, led by rich and powerful aliens from across the galaxy. The winning team must capture and hold the castle at the very center of the battlefield. Strategy, alliances, pitched battles, betrayal . . . It all makes for great fun and even greater television.
 But thanks to Carl, Donut, and Katia, this season is different.
 For the first time ever, the crawlers have their own army. The NPCs, who are normally used as nothing but cannon fodder, have become fully self-aware and have formed an unprecedented team of their own. And it’s not just the crawlers who are at risk this Faction Wars. Any combatant who dies on the battlefield stays in the ground.
 For Donut and Katia, the stakes are even higher. No matter who wins the war, only one of them will be allowed to leave this level. If they all want to survive, they’re going to need a little help from a veteran or two.
 This is it. This is what they’ve been fighting toward. This is war.</t>
   </si>
   <si>
     <t>Matt Dinniman is a writer and artist from Gig Harbor, Washington. He is the author of the NYTs best-selling Dungeon Crawler Carl series along with several other books about the end of the world. He doesn't really hate Cocker Spaniels, and he plays bass in a metal band.</t>
+  </si>
+  <si>
+    <t>This Inevitable Ruin by Matt Dinniman is the seventh installment in the Dungeon Crawler Carl series, continuing the extraordinary journey of Carl and Princess Donut as they battle through the increasingly dangerous alien-created dungeon that has become humanity's last chance for survival. Building on the events of the previous novels, the story expands the scope of the conflict beyond individual dungeon floors, revealing that Carl's rebellion has grown into something far larger than a fight for personal survival. With its signature blend of action, dark humor, emotional depth, and role-playing game mechanics, the novel explores the cost of leadership, the strength of friendship, and the determination to resist an oppressive system designed to profit from suffering.
+By this stage of the series, Carl is no longer viewed as just another crawler. His repeated victories, refusal to obey unfair rules, and willingness to challenge the dungeon's organizers have made him one of the most recognizable figures in the galaxy. To millions of alien viewers, he is an entertaining celebrity, but to many surviving crawlers, he has become a symbol of hope and resistance. Every decision he makes is watched closely, not only by his allies but also by the powerful forces that control the deadly competition. Carl understands that his actions now carry consequences far beyond his own survival.
+Princess Donut remains Carl's closest companion and one of the dungeon's most unforgettable personalities. Once an ordinary show cat, she has evolved into a skilled spellcaster, a fearless adventurer, and a public favorite whose confidence and dramatic flair often mask her deep loyalty and compassion. The partnership between Carl and Donut continues to be the emotional heart of the story. They rely on one another completely, balancing Carl's cautious planning with Donut's bold instincts and unwavering determination. Their friendship has been tested countless times, yet it only grows stronger as the dangers around them intensify.
+The new floor presents challenges unlike anything the crawlers have faced before. Survival is no longer determined only by defeating monsters or completing quests. Political intrigue, shifting alliances, hidden agendas, and complex power struggles become just as dangerous as physical combat. Carl quickly realizes that many of the people around him are pursuing their own objectives, and distinguishing allies from enemies becomes increasingly difficult. Every alliance carries risks, and every decision has the potential to reshape the balance of power inside the dungeon.
+As Carl investigates the deeper workings of the game, he uncovers more evidence that the dungeon is only one part of a vast system of exploitation controlled by powerful alien civilizations. Contestants are manipulated, audiences are entertained, and entire worlds are treated as disposable resources for profit and spectacle. The cruelty of the system becomes impossible to ignore, strengthening Carl's resolve to fight against it rather than simply survive within it. His growing influence inspires others to question the authority of those running the competition, creating tensions that extend far beyond the dungeon itself.
+Throughout the novel, Carl continues to develop as both a warrior and a leader. Although his abilities and equipment have become increasingly powerful, his greatest strength remains his ability to think creatively under pressure. He consistently finds unexpected solutions to impossible situations, using intelligence, teamwork, and careful planning to overcome enemies who possess greater raw power. His leadership also becomes more demanding, as he must consider the safety of countless other crawlers who now look to him for guidance. The responsibility weighs heavily on him, forcing him to make difficult choices where there are rarely perfect outcomes.
+The supporting cast continues to grow, introducing allies whose goals often align with Carl's desire for freedom while also presenting morally complex characters whose loyalties remain uncertain. Relationships become more complicated as trust becomes increasingly valuable and increasingly fragile. Some companions are willing to sacrifice everything for the greater good, while others struggle with fear, ambition, or conflicting priorities. These evolving relationships add emotional depth to the story and remind readers that survival depends as much on cooperation as on strength.
+The action remains one of the novel's greatest strengths. Massive battles, dangerous bosses, elaborate magical abilities, deadly traps, and constantly evolving game mechanics keep the story moving at a relentless pace. Every encounter feels significant because victory often comes through strategy rather than overwhelming force. Carl and his allies must adapt continuously, making full use of their experience and creativity while facing opponents that seem almost impossible to defeat. The role-playing elements continue to enhance the storytelling without overshadowing the characters or emotional stakes.
+Despite the constant excitement, the novel never loses sight of its emotional core. Carl continues to carry the psychological burden of everything he has witnessed since Earth's destruction. He mourns those who have been lost, questions the sacrifices required for victory, and struggles with the realization that every success often comes at a painful cost. These moments of reflection provide balance to the action and highlight the emotional resilience required to continue fighting under impossible circumstances.
+Humor remains an essential part of the narrative, even during its darkest moments. The dungeon's eccentric artificial intelligence continues delivering bizarre announcements, sarcastic commentary, and absurd rewards that contrast sharply with the deadly seriousness of the competition. Princess Donut's theatrical personality also provides moments of laughter, ensuring that the novel never becomes overwhelmingly bleak. This combination of comedy and tragedy remains one of Matt Dinniman's defining strengths, allowing readers to experience both genuine suspense and heartfelt emotion.
+As the story approaches its climax, long-running mysteries begin to converge. Hidden conspiracies are exposed, powerful enemies reveal their intentions, and Carl's actions trigger consequences that extend far beyond the current dungeon floor. The struggle evolves from a fight for survival into a battle over the future of the entire system. Although Carl and his companions achieve important victories, they also recognize that their rebellion has reached a point where there can be no turning back.
+By the end of the novel, Carl has become far more than a contestant in a deadly game. He represents the possibility that even the most powerful systems of control can be challenged by courage, compassion, and determination. While many questions remain unresolved, the events of This Inevitable Ruin reshape the conflict and prepare the series for its next major chapter.
+Overall, This Inevitable Ruin is a gripping continuation of the Dungeon Crawler Carl saga, combining explosive action, imaginative world-building, memorable characters, and emotional storytelling. Matt Dinniman continues to expand his unique universe while exploring themes of resilience, sacrifice, loyalty, and resistance against oppression. The novel demonstrates that even in a world built on cruelty and spectacle, hope survives through those willing to stand together and fight for something greater than themselves.</t>
   </si>
   <si>
     <t>Praise for the Dungeon Crawler Carl series
 “Fresh. Creative. Hilarious. I'm obsessed…Princess Donut is my queen.” – Actor, producer and New York Times bestselling author Felicia Day
 "Dungeon Crawler Carl is legit awesome." – #1 New York Times bestselling author Brandon Sanderson
 “A dangerously addicting tale of chaos and mayhem. I’m thoroughly hooked!” – #1 New York Times bestselling author Callie Hart
 “Welcome to your newest obsession…the highly addictive, hilarious series continues to draw in new fans.” – USA Today
 "This series has no goddamn business burying so much depth and emotion and complexity under its bawdy, gory surface, but it does so anyway. What a wild-ass and unexpected delight." – New York Times bestselling author Scott Lynch
 “[A] comically cosmic adventure series…often laugh-out-loud funny…Grind your way to dungeon mastery alongside Carl and Princess Donut.” – The Wall Street Journal
 "This is the book for anyone who ever wondered what it would be like to be a role player in a game with the best game master ever...Once you start, you won't put it down." - Patricia Briggs, #1 New York Times bestselling author of the Mercy Thompson series
 “Dungeon Crawler Carl is the best start to a series I’ve read this year. I wish I’d tried it sooner.” – Will Wight, author of the Cradle series
 "“When it came time to pick a race, Dinniman and Dungeon Crawler Carl decided he would continue to appear as a human, and that’s what this series has blossomed into, something profoundly and endearingly human.” – Slate
 "If there's a better LitRPG than Dungeon Crawler Carl, I haven't read it." - Shirtaloon, author of He Who Fights Monsters
 “Dungeon Crawler Carl is just one big smile all the way through. Put on your best pair of boxer shorts and sit back for a truly fun and enjoyable read.”—New York Times bestselling author Kevin J. Anderson
 “To describe the Dungeon Crawler Carl series, and the first book in particular, one must blend the darkest, grittiest science fiction with the humour of Hitchhiker's Guide to the Galaxy. It mixes fun, whimsical absurdity, and serious, dark themes with dire consequences…it is so spectacularly good that I cannot recommend it highly enough.” - Grimdark Magazine
 “Dinniman’s Douglas-Adams-but-playing-D&amp;D romp was so much fun that I immediately went out and got the next two books…genuinely joyful.” – LitHub.com</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/af4dc68f-1e0d-4983-9f2a-fdc44759f0b3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00055200</t>
@@ -773,68 +788,70 @@
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="V2" s="2" t="s">
         <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>