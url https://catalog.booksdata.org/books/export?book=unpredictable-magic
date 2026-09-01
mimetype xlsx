--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -162,50 +162,57 @@
     <t>Paranormal Ghost Romance</t>
   </si>
   <si>
     <t>Ghost Paranormal Romance</t>
   </si>
   <si>
     <t>2026-06-14 00:00:00</t>
   </si>
   <si>
     <t>Witches Angelina and Evan Everhart-Trueblood take a case that spirals out of control until the whole city is at risk in this exciting new novel from New York Times bestselling author Faith Hunter.
 Angelina Everhart-Trueblood and her brother Evan run Everhart Investigations, a PI firm in Chattanooga that solves paranormal crimes committed by supernatural beings. When their new client wants help finding her friend, who supposedly disappeared during a reception at Angie’s aunt Jane’s winter residence, things get . . . complicated.
 The client is not who she appears to be, and demons strike the city for the first time since the Witch War. On top of that, evidence is pointing toward the involvement of an overly ambitious vampire—who just happens to be Angie’s ex-husband.
 As Angie and Evan team up with CPD, they will have to dig deep into their magical reserves—and rely on some friends in high places—to rid Chattanooga of the danger creeping into their city.</t>
   </si>
   <si>
     <t>Faith Hunter, urban fantasy writer, was born in Louisiana and raised all over the south. Hunter fell in love with reading in fifth grade, and best loved SciFi, fantasy, and gothic mystery. She decided to become a writer in high school, when a teacher told her she had talent. Now, she writes full-time, tries to keep house, and is a workaholic with a passion for RV travel, Japanese maples, orchids, white-water kayaking, and writing. She and her husband love to RV to whitewater rivers all over the Southeast.
 The dark urban fantasy Skinwalker series, featuring Jane Yellowrock, is a New York Times and USA Today bestselling series with multiple books and compilations. Jane Yellowrock is a Cherokee skinwalker who tracks, hunts, and kills rogue-vampires for a living -- that is, until she takes a gig working for Leo Pellissier, the Master of the City of New Orleans. The series is set in an alternate reality, modern-day world, one inhabited by humans, vamps, and other things that go bump in the night.
 Her Rogue Mage novels, a dark, urban fantasy series, feature Thorn St. Croix, a stone mage in a post-apocalyptic, alternate reality, urban fantasy world. These novels are the basis for the Rogue Mage World Book and Role Playing Game, which contains lots of fiction for the readers!
 The Soulwood series features Nell Nicholson Ingram, and is a spinoff from the Skinwalker series. Nell is an escapee from a cult, a solitary woman with deadly magic of her own. In book one, Blood of The Earth, she is hired to help PsyLED (a division of Homeland Security) find a missing child.
 Faith's Junkyard Cats series is a "near future" SciFi series of novellas first released as Audible Originals and later as ebooks, and possibly some day as a print onmibus.
 Under her pen name Gwen Hunter, she writes action adventure, mysteries, and thrillers.
 As Faith and Gwen, she has 40+ books in print in 30+ countries.
 Join the fans at the official Faith Hunter Facebook fan page now located at
 https://www.facebook.com/official.faith.hunter or follow her on Twitter @HunterFaith
 For more, including a list of her books, freebies, &amp; upcoming events see www.FaithHunter.net and www.GwenHunter.com.</t>
+  </si>
+  <si>
+    <t>Faith Hunter’s Unpredictable Magic, released in the summer of 2026, marks a thrilling return to the expansive urban fantasy universe she has meticulously crafted over her career. Serving as a highly anticipated spinoff to her beloved and long-running Jane Yellowrock series, this novel shifts the spotlight to a new generation while still delivering the high-stakes supernatural action her fans adore. Set roughly twenty years after the conclusion of the original series, and just a few years after a devastating global conflict known as the Witch War, the story introduces readers to a slightly more futuristic world where magic and advanced technology seamlessly coexist. At the center of this new era are Angelina and Evan Everhart-Trueblood, affectionately known as Angie and EJ. As powerful witches and the godchildren of Jane Yellowrock—the formidable skinwalker, vampire hunter, and reigning Dark Queen—the siblings have a massive legacy weighing on their shoulders. However, they are determined to carve out their own path and make a name for themselves outside the imposing shadow of their legendary aunt.
+To achieve this independence, Angie and EJ have established Everhart Investigations, a private investigative firm located in the heart of downtown Chattanooga, Tennessee. They specialize in solving paranormal crimes committed by the supernatural beings that secretly populate the city. Their business is steady but manageable, right up until a seemingly routine missing persons case lands on their desk and throws their carefully constructed lives into complete chaos. A new client approaches the Everhart siblings, desperate for help locating a friend who has mysteriously vanished. The catch, however, is that this disappearance supposedly took place during a reception at their Aunt Jane’s heavily fortified winter residence. This immediate connection to the Dark Queen's inner circle instantly elevates the danger of the case, forcing Angie and EJ to navigate the precarious intersection of their professional duties and their powerful family ties.
+As the sibling duo begins to pull at the threads of the investigation, the situation rapidly spirals out of control. It does not take long for Angie and EJ to discover that their new client is entirely deceptive, hiding her true identity and her actual motives for hiring them. The mystery deepens into a full-blown crisis when vicious demons suddenly attack Chattanooga. This is a horrifying development, as demonic incursions have not plagued the city since the brutal days of the Witch War, which was primarily fought overseas in Europe. The sudden appearance of these dark entities suggests a coordinated and highly powerful threat is creeping into their territory. As they track the magical residue and follow the bloody trail of clues, the evidence begins to point toward a deeply uncomfortable suspect: an overly ambitious vampire who also happens to be Angie’s estranged ex-husband. 
+Faced with a rapidly escalating supernatural threat that risks consuming the entire city, Angie and EJ realize they cannot handle the demonic invasion entirely on their own. They are forced into an uneasy but necessary alliance with the human authorities at the Chattanooga Police Department. The narrative accelerates into a gripping, action-packed race against time, showcasing Faith Hunter’s signature talent for writing incredibly visceral and dynamic battle scenes. The Everhart siblings must dig deeper into their magical reserves than ever before, utilizing their unique witch abilities in tandem with futuristic weaponry. Along the way, they have to call in favors and rely on some friends in very high places—including delightful appearances from fan-favorite characters like the charismatic vampire Walter. The story brilliantly balances these intense combat sequences with moments of light romance and the deep, unwavering bond of sibling loyalty that grounds the narrative. 
+Ultimately, Unpredictable Magic is a spectacular continuation of a beloved world, successfully bridging the gap between the nostalgia of the original series and the fresh, unpredictable energy of a new generation. It is a story about stepping up to protect your home, navigating the messy entanglements of past relationships, and proving your own strength. Because you appreciate the immense convenience of carrying a massive personal library wherever you go, this thrilling urban fantasy is a perfect addition to your digital collection. You can easily find it on Google Books or download it straight to your Kindle, allowing you to quickly search for all the hidden Easter eggs and references to Jane Yellowrock's past. Keeping it in your digital library also means you can seamlessly track down any free ebook promotions or sample the first few chapters before fully diving into this fantastic, magic-filled adventure.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/3788ef60-b8be-4ad7-a736-adb518bd15e2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00066847</t>
   </si>
   <si>
     <t>Discover Unpredictable Magic by Faith Hunter. This book is published by Ace in eBook format, ISBN 9798217187638, ASIN B0FWB5KFFT, under Romance, Paranormal Ghost Romance, Ghost Paranormal Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -754,66 +761,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>