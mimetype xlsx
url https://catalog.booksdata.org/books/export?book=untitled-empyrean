--- v0 (2026-07-18)
+++ v1 (2026-09-20)
@@ -110,51 +110,51 @@
   <si>
     <t>TOC/Excerpt</t>
   </si>
   <si>
     <t>Editorial Reviews</t>
   </si>
   <si>
     <t>Country of Origin</t>
   </si>
   <si>
     <t>City of Origin</t>
   </si>
   <si>
     <t>Cover Image URL</t>
   </si>
   <si>
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
-    <t>Untitled Empyrean</t>
+    <t>Threshing Day (Wing and Claw Collection) (The Empyrean)</t>
   </si>
   <si>
     <t>Rebecca Yarros</t>
   </si>
   <si>
     <t>Entangled: Red Tower Books</t>
   </si>
   <si>
     <t>168281808X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
@@ -171,51 +171,51 @@
     <t>6 x 1 x 9 inches</t>
   </si>
   <si>
     <t>1 pounds</t>
   </si>
   <si>
     <t>Rebecca Yarros is the #1 New York Times, USA Today, and Wall Street Journal bestselling author of over twenty novels including Fourth Wing and In the Likely Event. She’s the recipient of the British Book Award for Book of the Year and the Alex Award from the American Library Association. She loves military heroes and has been blissfully married to hers for over twenty years. As the mother of six, when she’s not writing, you can find her at the hockey rink or sneaking in some guitar time. She and her family live in Colorado with their stubborn English bulldogs, two feisty chinchillas, and two cats who rule them all.
 Having fostered then adopted their youngest, Rebecca is passionate about helping children in the foster system through her nonprofit, One October, which she co-founded with her husband in 2019. To learn more about their mission to better the lives of kids in foster care, visit oneoctober.org.
 To catch up on Rebecca’s latest releases and upcoming novels visit RebeccaYarros.com.</t>
   </si>
   <si>
     <t>Rebecca is a #1 New York Times, USA Today, Sunday Times, and Wall Street Journal bestselling author of over fifteen novels, including FOURTH WING, and is always ready to bring on the emotions. She's also the recipient of the Colorado Romance Writer’s Award of Excellence in New Adult for Eyes Turned Skyward from her Flight and Glory series.
 She loves military heroes and has been blissfully married to hers for twenty-one years. She’s the mother of six children and lives in Colorado with her family, their stubborn English bulldog, feisty chinchillas, and Maine Coon cat who rules them all. Having fostered then adopted their youngest daughter, Rebecca is passionate about helping children in the foster system through her nonprofit, One October.
 Visit her website at www.RebeccaYarros.com for more!</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211021/4c453a45-b7ca-433c-89cf-ba297bab5115.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00054659</t>
   </si>
   <si>
-    <t>Discover Untitled Empyrean by Rebecca Yarros. This book is published by Entangled: Red Tower Books in Hardcover format, ISBN 9781682818084, ASIN 168281808X, under Literature and Fiction, Romance, Fantasy.</t>
+    <t>Discover Threshing Day (Wing and Claw Collection) (The Empyrean) by Rebecca Yarros. This book is published by Entangled: Red Tower Books in Hardcover format, ISBN 9781682818084, ASIN 168281808X, under Literature and Fiction, Romance, Fantasy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>